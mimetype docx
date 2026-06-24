--- v0 (2026-02-22)
+++ v1 (2026-06-24)
@@ -1,271 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...4 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.14 (Apache licensed) using REFERENCE JAXB in Oracle Java 1.8.0_241 on Linux -->
-[...1 lines deleted...]
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00BE4069" w14:paraId="6E5E2756" w14:textId="77777777">
+    <w:p w14:paraId="48845E19" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="191AC8D0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="001F7005" w:rsidP="00DF3217">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="3534DDDD">
-          <v:line id="_x0000_s1165" style="position:absolute;left:0;text-align:left;flip:y;z-index:251772928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" from="-9.9pt,11.25pt" to="463.55pt,11.25pt" strokecolor="#e29716" strokeweight="2.25pt"/>
+          <v:line id="_x0000_s2189" style="position:absolute;left:0;text-align:left;flip:y;z-index:251772928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" from="-9.9pt,11.25pt" to="463.55pt,11.25pt" strokecolor="#e29716" strokeweight="2.25pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2D17F62C" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00BE4069" w14:paraId="0B4BBDFE" w14:textId="77777777">
+    <w:p w14:paraId="3396A456" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="352B49BD" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="001F7005" w:rsidP="00DF3217">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="48303450">
-          <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQBL6+ucPgIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8lxpxiqxFhgFBWyAdCuymyFJsTBY1SYmd/fpScpwG3U7DLjIpfuLrI724bWtFjsK6CnROh4OUEqE5FJXe5/T78/rTnBLnmS6YAi1yehKO3i4/flg0JhMjKEEVwhJ0ol3WmJyW3pssSRwvRc3cAIzQaJRga+ZRtfuksKxB77VKRmk6SxqwhbHAhXN4e98Z6TL6l1Jw/yilE56onGJuPp42nrtwJssFy/aWmbLi5zTYP2RRs0pj0Iure+YZOdjqD1d1xS04kH7AoU5AyoqLWANWM0zfVbMtmRGxFmyOM5c2uf/nlj8cnyypipyOx5RoViNHP5ApUgjiResFmYQeNcZlCN0aBPv2C7TIdazXmQ3wnw4hyRWme+AQHXrSSluHL1ZL8CHScLq0HkMQjpfT+ehmnKKJo20+G89QDk7fXhvr/FcBNQlCTi1SGzNgx43zHbSHhGAa1pVSeM8ypUmT09l4msYHFws6V/qceJdrKMG3uzY2ZNgXvoPihHVb6KbHGb6uMIcNc/6JWRwXTBtXwD/iIRVgLDhLlJRgf//tPuCRRbRS0uD45dT9OjArKFHfNPJ7M5xMwrxGZTL9PELFXlt21xZ9qO8AJ3yIy2Z4FAPeq16UFuoX3JRViIompjnGzqnvxTvfLQVuGherVQThhBrmN3preE936PBz+8KsOdMQZuQB+kFl2Ts2OmzHx+rgQVaRqtDnrqvn9uN0R7LPmxjW51qPqLf/xfIVAAD//wMAUEsDBBQABgAIAAAAIQBj5trp4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLKEto+uaTlOlCQnBYWMXbmmTtdUapzTZVnh6vBMcf/vT78/5arI9O5vRdw4lPM4EMIO10x02EvYfm4cUmA8KteodGgnfxsOquL3JVabdBbfmvAsNoxL0mZLQhjBknPu6NVb5mRsM0u7gRqsCxbHhelQXKrc9j4SYc6s6pAutGkzZmvq4O1kJr+XmXW2ryKY/ffnydlgPX/vPJynv76b1ElgwU/iD4apP6lCQU+VOqD3rKT+nCaESokUSA7sSYjGnUSUhiUUMvMj5/yeKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBL6+ucPgIAAHcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBj5trp4wAAAAwBAAAPAAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUAAAAA" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.1pt;margin-top:14pt;width:459pt;height:121.85pt;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" id="Zone de texte 4" o:spid="_x0000_s1163" stroked="f" strokeweight=".5pt" filled="f">
+          <v:shape id="Zone de texte 4" o:spid="_x0000_s2187" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.1pt;margin-top:14pt;width:459pt;height:121.85pt;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBL6+ucPgIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8lxpxiqxFhgFB&#10;WyAdCuymyFJsTBY1SYmd/fpScpwG3U7DLjIpfuLrI724bWtFjsK6CnROh4OUEqE5FJXe5/T78/rT&#10;nBLnmS6YAi1yehKO3i4/flg0JhMjKEEVwhJ0ol3WmJyW3pssSRwvRc3cAIzQaJRga+ZRtfuksKxB&#10;77VKRmk6SxqwhbHAhXN4e98Z6TL6l1Jw/yilE56onGJuPp42nrtwJssFy/aWmbLi5zTYP2RRs0pj&#10;0Iure+YZOdjqD1d1xS04kH7AoU5AyoqLWANWM0zfVbMtmRGxFmyOM5c2uf/nlj8cnyypipyOx5Ro&#10;ViNHP5ApUgjiResFmYQeNcZlCN0aBPv2C7TIdazXmQ3wnw4hyRWme+AQHXrSSluHL1ZL8CHScLq0&#10;HkMQjpfT+ehmnKKJo20+G89QDk7fXhvr/FcBNQlCTi1SGzNgx43zHbSHhGAa1pVSeM8ypUmT09l4&#10;msYHFws6V/qceJdrKMG3uzY2ZNgXvoPihHVb6KbHGb6uMIcNc/6JWRwXTBtXwD/iIRVgLDhLlJRg&#10;f//tPuCRRbRS0uD45dT9OjArKFHfNPJ7M5xMwrxGZTL9PELFXlt21xZ9qO8AJ3yIy2Z4FAPeq16U&#10;FuoX3JRViIompjnGzqnvxTvfLQVuGherVQThhBrmN3preE936PBz+8KsOdMQZuQB+kFl2Ts2OmzH&#10;x+rgQVaRqtDnrqvn9uN0R7LPmxjW51qPqLf/xfIVAAD//wMAUEsDBBQABgAIAAAAIQBj5trp4wAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLKEto+uaTlOlCQnBYWMXbmmT&#10;tdUapzTZVnh6vBMcf/vT78/5arI9O5vRdw4lPM4EMIO10x02EvYfm4cUmA8KteodGgnfxsOquL3J&#10;VabdBbfmvAsNoxL0mZLQhjBknPu6NVb5mRsM0u7gRqsCxbHhelQXKrc9j4SYc6s6pAutGkzZmvq4&#10;O1kJr+XmXW2ryKY/ffnydlgPX/vPJynv76b1ElgwU/iD4apP6lCQU+VOqD3rKT+nCaESokUSA7sS&#10;YjGnUSUhiUUMvMj5/yeKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBL6+ucPgIAAHcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBj5trp4wAA&#10;AAwBAAAPAAAAAAAAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidRPr="002F7141" w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="53F778D5" w14:textId="5AE7D3C5">
+                <w:p w14:paraId="01831FDB" w14:textId="5F378662" w:rsidR="00B84366" w:rsidRPr="002F7141" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="48"/>
                       <w:szCs w:val="48"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="48"/>
                       <w:szCs w:val="48"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Cahier des charges pour le dépôt d'une offre amiable de reprise d'un </w:t>
+                    <w:t>Cahier des charges pour le dépôt d'une offre amiable de reprise d'un</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="005F6F0B">
                     <w:rPr>
                       <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="48"/>
                       <w:szCs w:val="48"/>
-                      <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">fonds de commerce </w:t>
+                    <w:t xml:space="preserve">e LICENCE IV </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="48"/>
                       <w:szCs w:val="48"/>
                     </w:rPr>
                     <w:t>au visa de l'article L642-19 C.COM</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="73C4821A" w14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00BE4069" w14:paraId="089BBEEB" w14:textId="77777777">
+    <w:p w14:paraId="58B8B0F9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="406A2E14" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="44768524" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="11DE81AF" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="2021D49E" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="4CE67429" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="40031CAA" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="526F8271" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="1AEC1D58" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="6F2E68D8" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="001F7005" w:rsidP="00DF3217">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="7C53B069">
-          <v:line id="Connecteur droit 15" style="position:absolute;left:0;text-align:left;flip:y;z-index:251768832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" from="-9pt,12.4pt" to="463.55pt,13.65pt" o:spid="_x0000_s1161" strokecolor="#e29716" strokeweight="2.25pt"/>
+          <v:line id="Connecteur droit 15" o:spid="_x0000_s2185" style="position:absolute;left:0;text-align:left;flip:y;z-index:251768832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" from="-9pt,12.4pt" to="463.55pt,13.65pt" strokecolor="#e29716" strokeweight="2.25pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="59F80201" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00BE4069" w14:paraId="6E4D3645" w14:textId="77777777">
+    <w:p w14:paraId="6279294B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="5D3201C7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="627B1FD5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="288127D7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="001F7005" w:rsidP="00DF3217">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="31A393B2">
-          <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQCI6ULUNgIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8Z0acImuRYUDQFkiHArspshQbkEVNUmJnv36U7KRBt9Owi0yJFMXH9+jlXVsrchLWVaBzOhyklAjNoaj0IaffXzafFpQ4z3TBFGiR07Nw9G718cOyMZkYQQmqEJZgEu2yxuS09N5kSeJ4KWrmBmCERqcEWzOPW3tICssazF6rZJSms6QBWxgLXDiHpw+dk65ifikF909SOuGJyinW5uNq47oPa7JasuxgmSkr3pfB/qGKmlUaH72memCekaOt/khVV9yCA+kHHOoEpKy4iBgQzTB9h2ZXMiMiFmyOM9c2uf+Xlj+eni2pipwiUZrVSNEPJIoUgnjRekEWoUWNcRlG7gzG+vYLtEj15dzhYUDeSluHL2Ii6Mdmn68NxkyE4+F4uJinsyklHH3D0XQ+TiMFydt1Y53/KqAmwcipRQZjY9lp6zyWgqGXkPCahk2lVGRRadLkdDaepvHC1YM3lMaLAURXbLB8u2973D3APRRnxGehE4kzfFNhDVvm/DOzqAqEhEr3T7hIBfgW9BYlJdhffzsP8UgWeilpUGU5dT+PzApK1DeNNH4eTiZBlnEzmc5HuLG3nv2tRx/re0AhD3GmDI9miPfqYkoL9SsOxDq8ii6mOb6dU38x732nfRwoLtbrGIRCNMxv9c7wkDp0NXT4pX1l1vQ0BC08wkWPLHvHRhfb8bE+epBVpCr0uetq334UcWSwH7gwJbf7GPX2W1j9BgAA//8DAFBLAwQUAAYACAAAACEAXLF+1+IAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhDWxcrxKmqSBUSgkVLN+wmsZtE+BFitw18PcMKlqM5uvfcYj05y85mjH3wCu5nGTDjm6B73yo4vG3vJLCY0Gu0wRsFXybCury+KjDX4eJ35rxPLaMQH3NU0KU05JzHpjMO4ywMxtPvGEaHic6x5XrEC4U7y+dZtuIOe08NHQ6m6kzzsT85Bc/V9hV39dzJb1s9vRw3w+fhXSh1ezNtHoElM6U/GH71SR1KcqrDyevIrIKFWC4JVSDFA20gQorVAlhNaCaEBF4W/P+I8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI6ULUNgIAAF4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcsX7X4gAAAAwBAAAPAAAAAAAAAAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:145.6pt;margin-top:8.65pt;width:299.95pt;height:128.6pt;z-index:251771904;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" id="_x0000_s1164" stroked="f" strokeweight=".5pt" filled="f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1164">
+          <v:shape id="_x0000_s2188" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:145.6pt;margin-top:8.65pt;width:299.95pt;height:128.6pt;z-index:251771904;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI6ULUNgIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8Z0acImuRYUDQ&#10;FkiHArspshQbkEVNUmJnv36U7KRBt9Owi0yJFMXH9+jlXVsrchLWVaBzOhyklAjNoaj0IaffXzaf&#10;FpQ4z3TBFGiR07Nw9G718cOyMZkYQQmqEJZgEu2yxuS09N5kSeJ4KWrmBmCERqcEWzOPW3tICssa&#10;zF6rZJSms6QBWxgLXDiHpw+dk65ifikF909SOuGJyinW5uNq47oPa7JasuxgmSkr3pfB/qGKmlUa&#10;H72memCekaOt/khVV9yCA+kHHOoEpKy4iBgQzTB9h2ZXMiMiFmyOM9c2uf+Xlj+eni2pipwiUZrV&#10;SNEPJIoUgnjRekEWoUWNcRlG7gzG+vYLtEj15dzhYUDeSluHL2Ii6Mdmn68NxkyE4+F4uJinsykl&#10;HH3D0XQ+TiMFydt1Y53/KqAmwcipRQZjY9lp6zyWgqGXkPCahk2lVGRRadLkdDaepvHC1YM3lMaL&#10;AURXbLB8u2973D3APRRnxGehE4kzfFNhDVvm/DOzqAqEhEr3T7hIBfgW9BYlJdhffzsP8UgWeilp&#10;UGU5dT+PzApK1DeNNH4eTiZBlnEzmc5HuLG3nv2tRx/re0AhD3GmDI9miPfqYkoL9SsOxDq8ii6m&#10;Ob6dU38x732nfRwoLtbrGIRCNMxv9c7wkDp0NXT4pX1l1vQ0BC08wkWPLHvHRhfb8bE+epBVpCr0&#10;uetq334UcWSwH7gwJbf7GPX2W1j9BgAA//8DAFBLAwQUAAYACAAAACEAXLF+1+IAAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhDWxcrxKmqSBUSgkVLN+wmsZtE+BFitw18&#10;PcMKlqM5uvfcYj05y85mjH3wCu5nGTDjm6B73yo4vG3vJLCY0Gu0wRsFXybCury+KjDX4eJ35rxP&#10;LaMQH3NU0KU05JzHpjMO4ywMxtPvGEaHic6x5XrEC4U7y+dZtuIOe08NHQ6m6kzzsT85Bc/V9hV3&#10;9dzJb1s9vRw3w+fhXSh1ezNtHoElM6U/GH71SR1KcqrDyevIrIKFWC4JVSDFA20gQorVAlhNaCaE&#10;BF4W/P+I8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI6ULUNgIAAF4EAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcsX7X4gAAAAwBAAAPAAAA&#10;AAAAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:textbox style="mso-next-textbox:#_x0000_s2188">
               <w:txbxContent>
-                <w:p w:rsidRPr="002F7141" w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="57E36409" w14:textId="77777777">
+                <w:p w14:paraId="5D6AB913" w14:textId="77777777" w:rsidR="00B84366" w:rsidRPr="002F7141" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
-                    <w:t>  SAS AMIS</w:t>
+                    <w:t>SAS AMIS</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="4981933F" w14:textId="77777777">
+                <w:p w14:paraId="624B0693" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00811676">
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Référence dossier : </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>25106</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="0AFAB9E6" w14:textId="77777777">
+                <w:p w14:paraId="73481083" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Références greffe </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00337AA5">
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> 2025J01262</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00337AA5" w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="4FBA5025" w14:textId="77777777">
+                <w:p w14:paraId="2EAE6D00" w14:textId="77777777" w:rsidR="00B84366" w:rsidRPr="00337AA5" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Liquidation judiciaire du :</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B02764">
                     <w:rPr>
                       <w:bCs/>
@@ -273,681 +266,674 @@
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B02764">
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>28/01/2026</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00811676" w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="39A17FFF" w14:textId="77777777">
+                <w:p w14:paraId="749852C4" w14:textId="77777777" w:rsidR="00B84366" w:rsidRPr="00811676" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="1A8199"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="03B82A57" w14:textId="77777777">
+                <w:p w14:paraId="12AC2B22" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
                     <w:t>2 Rue Chalusset</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="4B3CF0C5" w14:textId="77777777">
+                <w:p w14:paraId="71FF69A0" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p w:rsidRPr="002F7141" w:rsidR="00B84366" w:rsidP="00DF3217" w:rsidRDefault="00B84366" w14:paraId="7BED9300" w14:textId="77777777">
+                <w:p w14:paraId="6E841AC1" w14:textId="77777777" w:rsidR="00B84366" w:rsidRPr="002F7141" w:rsidRDefault="00B84366" w:rsidP="00DF3217">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                       <w:color w:val="1A8199"/>
                     </w:rPr>
                     <w:t>13013 MARSEILLE</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap anchorx="margin"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="6B65EEB3">
-          <v:line id="_x0000_s1162" style="position:absolute;left:0;text-align:left;flip:x;z-index:251769856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" from="471.8pt,15.8pt" to="471.8pt,110.45pt" strokecolor="#e29716" strokeweight="2.25pt"/>
+          <v:line id="_x0000_s2186" style="position:absolute;left:0;text-align:left;flip:x;z-index:251769856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" from="471.8pt,15.8pt" to="471.8pt,110.45pt" strokecolor="#e29716" strokeweight="2.25pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2327E65C" w14:textId="77777777"/>
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7DE22770" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="680FE6B3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="45125A56" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="6C207200" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="33C26542" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="43B3672C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="5489E6CA" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="4967AB20" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="291CB900" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="4DF20EB0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Document remis au candidat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="30E532FE" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="5A2A6009" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B31AE7" w14:textId="51681BB9" w:rsidR="00DF3217" w:rsidRPr="00B02764" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le présent cahier des charges </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comporte</w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> les clauses et conditions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">applicables dans le périmètre d’une reprise d’un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D068F1">
+        <w:t xml:space="preserve">applicables dans le périmètre d’une reprise </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1EE2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>fonds de commerce</w:t>
+        <w:t>d’une licence IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le périmètre de l’article L642-1</w:t>
       </w:r>
       <w:r w:rsidR="001F13B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> du code de commerce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="7002B28C" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00BE4069" w14:paraId="3288855E" w14:textId="77777777">
+    <w:p w14:paraId="401BDD65" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="08093E7E" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="001F7005" w:rsidP="00DF3217">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="40833D77">
-          <v:group coordsize="75291,24193" style="position:absolute;left:0;text-align:left;margin-left:1pt;margin-top:653pt;width:592.85pt;height:190.5pt;z-index:251767808" id="_x0000_s1158">
-[...1 lines deleted...]
-            <v:shapetype stroked="f" filled="f" o:spt="75.0" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" coordsize="21600,21600" id="_x0000_t75">
+          <v:group id="_x0000_s2182" style="position:absolute;left:0;text-align:left;margin-left:1pt;margin-top:653pt;width:592.85pt;height:190.5pt;z-index:251767808" coordsize="75291,24193">
+            <v:rect id="Rectangle 9" o:spid="_x0000_s2183" style="position:absolute;top:127;width:75291;height:23926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" fillcolor="#1a8199" stroked="f" strokeweight="2pt"/>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
-              <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
-              <o:lock aspectratio="t" v:ext="edit"/>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
-            <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8wWl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXRgPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8AAAD//wMAUEsDBBQABgAIAAAAIQBqpaKzwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8IwEL0L+x/CLHgRTfUgUhtLEWR78GJdwePQjG21mZQmW+u/3ywIe5vH+5wkHU0rBupdY1nBchGBIC6tbrhS8H0+zDcgnEfW2FomBS9ykO4+JgnG2j75REPhKxFC2MWooPa+i6V0ZU0G3cJ2xIG72d6gD7CvpO7xGcJNK1dRtJYGGw4NNXa0r6l8FD9GwWxTRe3xMhSnMx+yZtTX/P6VKzX9HLMtCE+j/xe/3bkO85fw90s4QO5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGqlorPBAAAA2wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=" type="#_x0000_t75" style="position:absolute;left:21463;width:34213;height:24193;visibility:visible;mso-wrap-style:square" id="Image 11" o:spid="_x0000_s1160">
-              <v:imagedata o:title="" r:id="rId7"/>
+            <v:shape id="Image 11" o:spid="_x0000_s2184" type="#_x0000_t75" style="position:absolute;left:21463;width:34213;height:24193;visibility:visible;mso-wrap-style:square" o:gfxdata="">
+              <v:imagedata r:id="rId7" o:title=""/>
             </v:shape>
           </v:group>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="05D9E290">
-          <v:group coordsize="75291,24193" style="position:absolute;left:0;text-align:left;margin-left:1pt;margin-top:653pt;width:592.85pt;height:190.5pt;z-index:251766784" id="Groupe 24" o:spid="_x0000_s1155">
-[...2 lines deleted...]
-              <v:imagedata o:title="" r:id="rId7"/>
+          <v:group id="Groupe 24" o:spid="_x0000_s2179" style="position:absolute;left:0;text-align:left;margin-left:1pt;margin-top:653pt;width:592.85pt;height:190.5pt;z-index:251766784" coordsize="75291,24193">
+            <v:rect id="Rectangle 9" o:spid="_x0000_s2180" style="position:absolute;top:127;width:75291;height:23926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" fillcolor="#1a8199" stroked="f" strokeweight="2pt"/>
+            <v:shape id="Image 11" o:spid="_x0000_s2181" type="#_x0000_t75" style="position:absolute;left:21463;width:34213;height:24193;visibility:visible;mso-wrap-style:square" o:gfxdata="">
+              <v:imagedata r:id="rId7" o:title=""/>
             </v:shape>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2AA3E160" w14:textId="77777777">
+    <w:p w14:paraId="65AF103C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00811676">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64A1A0E3" wp14:editId="27A60559">
             <wp:extent cx="5759450" cy="1687195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="1687195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0040246B" w:rsidP="00DF3217" w:rsidRDefault="0040246B" w14:paraId="53AFAAD1" w14:textId="77777777">
+    <w:p w14:paraId="080EAAF0" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="586B9C6B" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidRPr="007F517F" w:rsidR="0040246B" w:rsidSect="00D711C8">
+    <w:p w14:paraId="35C06433" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B"/>
+    <w:p w14:paraId="30D0B60B" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="007F517F" w:rsidRDefault="0040246B" w:rsidP="0040246B">
+      <w:pPr>
+        <w:sectPr w:rsidR="0040246B" w:rsidRPr="007F517F" w:rsidSect="00D711C8">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="24"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:color="auto" w:sz="4" w:space="24"/>
+            <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:vAlign w:val="center"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="0040246B" w:rsidRDefault="00DF3217" w14:paraId="6CE46F24" w14:textId="77777777">
+    <w:p w14:paraId="51E4A2B4" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="0040246B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk21696033" w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="0040246B" w:rsidRDefault="00DF3217" w14:paraId="1288A3AE" w14:textId="77777777">
+      <w:bookmarkStart w:id="1" w:name="_Hlk21696033"/>
+    </w:p>
+    <w:p w14:paraId="4B42C402" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="0040246B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B771C4">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LES CONDITIONS DE LA VENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="0040246B" w:rsidRDefault="00DF3217" w14:paraId="1EFBF765" w14:textId="77777777">
+    <w:p w14:paraId="5B665ACA" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="0040246B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="434EA579" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="00B5DDF7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C10F364" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7FE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le délai pour le dépôt des offres est fixé au dans l’avis d’appel publié</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Il peut être prolongé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/modifié</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> si nécessaire, et notamment si les offres reçues sont incomplètes, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et pour permettre le cas échéant une amélioration des projets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="12505F02" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="1156390B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D727A6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans ce cas, les candidats en sont informés. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="77051CCC" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="6018DE2C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35103A24" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les informations relatives à l’appel d’offre sont disponibles sur le site web : </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId11">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000D476F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.sud.lesmandataires.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00686B0F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et sur </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId12">
-        <w:r w:rsidRPr="00437CE0" w:rsidR="00686B0F">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00686B0F" w:rsidRPr="00437CE0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://actify.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00686B0F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D6B50" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0EC08F62" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="4A935018" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10747A78" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">À la fin du délai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fixé</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -975,215 +961,215 @@
       <w:r w:rsidR="001F13B9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00722C8B" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="72810591" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="5F8B0796" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00722C8B" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722C8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(NB : le texte ne prévoit pas l’audition des candidats. Toutefois, le Juge Commissaire peut estimer utile d’entendre les candidats qui en seront informés).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D6B50" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5ABF83B6" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="73AEF5F5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1EAA7F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le candidat cessionnaire sera informé de la décision rendue</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la remise des actifs concernés se fera après paiement du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prix, purge des délais d’appel et de préemption</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et signature des actes de cession.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00722C8B" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4E682731" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="257F9298" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00722C8B" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00722C8B" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0CB46CAE" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="2A279D7F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00722C8B" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722C8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">NB : Les candidats évincés ne sont pas recevables à interjeter appel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="00BA03F7" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="7FD9A133" w14:textId="77777777">
+    <w:p w14:paraId="4CD1E787" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAC1071" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FF9632" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5B0A2806" w14:textId="77777777">
+    <w:p w14:paraId="2231B928" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -1197,518 +1183,518 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AVERTISSEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2FAE49D1" w14:textId="77777777">
+    <w:p w14:paraId="689907D3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4C52B662" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="51CE27C2" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD80BD9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le présent document doit </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6B50" w:rsidR="00686B0F">
+      <w:r w:rsidR="00686B0F" w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint à l’offre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> après avoir été lu, complété, paraphé et signé. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D6B50" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="541F1090" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="374B83E3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="46CB4EA3" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="670F5F46" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="008F341F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">out dossier incomplet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>fera l’objet d’un avis défavorable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B02764" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="00949364" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="53C6E907" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00B02764" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5EE72470" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="10E6A144" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les offres doivent être </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>transmises par écrit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="646DD6F8" w14:textId="35C52641">
+    <w:p w14:paraId="7AC55A82" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Par voie postale</w:t>
       </w:r>
       <w:r w:rsidRPr="008F341F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60FDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SAS LES MANDATAIRES – </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1D70" w:rsidR="00B84366">
+      <w:r w:rsidR="00B84366" w:rsidRPr="007D1D70">
         <w:t>55 Rue Sylvabelle - CS 30010  à Marseille</w:t>
       </w:r>
       <w:r w:rsidRPr="00C60FDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="64DCDE2E" w14:textId="77777777">
+    <w:p w14:paraId="002E1EE6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Par courriel avec accusé de réception</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="08446EBE" w14:textId="1C53930B">
+    <w:p w14:paraId="0463FFCD" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En mains propres contre récépissé. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008F341F" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4459354E" w14:textId="77777777">
+    <w:p w14:paraId="0B590F54" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="008F341F" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:autoSpaceDE w:val="false"/>
-[...13 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72ADBFAC" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les offres </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">doivent </w:t>
       </w:r>
       <w:r w:rsidR="00686B0F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D6B50" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2AD2F5EF" w14:textId="77777777">
+    <w:p w14:paraId="0E9F1F50" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6B50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fermes et définitives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00722C8B" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="7A318AFE" w14:textId="77777777">
+    <w:p w14:paraId="0980F8A3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00722C8B" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722C8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sans conditions suspensives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D6B50" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="59AE22D1" w14:textId="77777777">
+    <w:p w14:paraId="33CF3E03" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="004D6B50" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comporter une attestation sur l’honneur de conformité aux dispositions de l’article L642-3 du code de commerce (attestation d’indépendance / de tiers).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="087A7F2D" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="308AC6CB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F91B15" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00B02764" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les offres ne pourront être retirées avant que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Monsieur J</w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1720,185 +1706,185 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ommissaire ait statué</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2BD0E163" w14:textId="77777777">
-[...107 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6285054D" w14:textId="77777777">
+    <w:p w14:paraId="2D90DD74" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298C8967" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7FFB3A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD5AC7F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F476878" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417F7F63" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5346D0DB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC73DDE" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9D6576" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4A245A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="242955C9" w14:textId="77777777">
+    <w:p w14:paraId="00616B4A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -1912,1872 +1898,1872 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>CONSTITUTION DE VOTRE DOSSIER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="60CCB3CB" w14:textId="77777777">
+    <w:p w14:paraId="345D9A26" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="281A604B" w14:textId="31C56A86">
-[...17 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="05EF7A5A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3588B0" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="152"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="5A469BD5" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="0E8C79CD" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="657F1E0A" w14:textId="77777777">
+          <w:p w14:paraId="53C9B867" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk66897489" w:id="2"/>
-            <w:bookmarkStart w:name="_Hlk66897089" w:id="3"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk66897489"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk66897089"/>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="58B06323" w14:textId="77777777">
+          <w:p w14:paraId="7CB439E8" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Le candidat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="01D81913" w14:textId="77777777">
+          <w:p w14:paraId="291E681A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="621F5591" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="2FCD7293" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="61D5217B" w14:textId="77777777">
+          <w:p w14:paraId="3E296478" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="48725A21" w14:textId="77777777">
+          <w:p w14:paraId="550035DF" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nom et Prénom/Dénomination sociale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="65F873C9" w14:textId="77777777">
+          <w:p w14:paraId="041F8388" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="077ED105" w14:textId="77777777">
+          <w:p w14:paraId="4805B1E0" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="27256EFB" w14:textId="77777777">
+          <w:p w14:paraId="1D85C46E" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="63907DD7" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="089E78B0" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="67229954" w14:textId="77777777">
+          <w:p w14:paraId="77B1373C" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="35611CCF" w14:textId="77777777">
+          <w:p w14:paraId="64A0DDB9" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Le cas échéant intervenant pour le compte de</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="699AFD40" w14:textId="77777777">
+          <w:p w14:paraId="0A66F5D3" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="79F26819" w14:textId="77777777">
+          <w:p w14:paraId="2AF15D8B" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="7BFDFD8F" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="7368F24B" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="39389D90" w14:textId="77777777">
+          <w:p w14:paraId="4288AD96" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="4C016BD6" w14:textId="77777777">
+          <w:p w14:paraId="10782F6F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date et lieu de naissance/immatriculation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="6D92D85E" w14:textId="77777777">
+          <w:p w14:paraId="6DC063ED" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="35837001" w14:textId="77777777">
+          <w:p w14:paraId="08C67A8E" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="0E6CB8E6" w14:textId="77777777">
+          <w:p w14:paraId="41584C03" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="002E4FEC" w:rsidTr="0040246B" w14:paraId="30E829CB" w14:textId="77777777">
+      <w:tr w:rsidR="002E4FEC" w:rsidRPr="00B771C4" w14:paraId="5D895CD9" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4FEC" w:rsidP="0040246B" w:rsidRDefault="002E4FEC" w14:paraId="636303D8" w14:textId="77777777">
+          <w:p w14:paraId="1C2413F8" w14:textId="77777777" w:rsidR="002E4FEC" w:rsidRDefault="002E4FEC" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002E4FEC" w:rsidP="0040246B" w:rsidRDefault="002E4FEC" w14:paraId="7075B888" w14:textId="6F351B3E">
+          <w:p w14:paraId="2F1EDA26" w14:textId="77777777" w:rsidR="002E4FEC" w:rsidRDefault="002E4FEC" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Adresse postale actuelle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="002E4FEC" w:rsidP="0040246B" w:rsidRDefault="002E4FEC" w14:paraId="25E811B6" w14:textId="01E3C143">
+          <w:p w14:paraId="4DA3C177" w14:textId="77777777" w:rsidR="002E4FEC" w:rsidRPr="0040246B" w:rsidRDefault="002E4FEC" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="002E4FEC" w:rsidP="0040246B" w:rsidRDefault="002E4FEC" w14:paraId="52FC3773" w14:textId="77777777">
+          <w:p w14:paraId="1E41CE05" w14:textId="77777777" w:rsidR="002E4FEC" w:rsidRPr="0040246B" w:rsidRDefault="002E4FEC" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="0AF5E020" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="347FA94A" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="59F54505" w14:textId="77777777">
+          <w:p w14:paraId="79BBD229" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="3165A436" w14:textId="77777777">
+          <w:p w14:paraId="357A6D3A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Contact / Téléphone + mail</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="23598BD4" w14:textId="77777777">
+          <w:p w14:paraId="34BD0723" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="3D56002F" w14:textId="77777777">
+          <w:p w14:paraId="52C7A4FA" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="2751DF72" w14:textId="77777777">
+          <w:p w14:paraId="5010EDCD" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="3A8DA459" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="1B9FAE0C" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="15A3D896" w14:textId="77777777">
+          <w:p w14:paraId="208E513A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="49B8A55E" w14:textId="77777777">
+          <w:p w14:paraId="0ECEF3A4" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N° CNI ou passeport</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="4BACEDCD" w14:textId="77777777">
+          <w:p w14:paraId="34659EB0" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>+ date délivrance ou n°RCS/KBIS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="442BA578" w14:textId="77777777">
+          <w:p w14:paraId="3985A40C" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="5977B7D2" w14:textId="77777777">
+          <w:p w14:paraId="56F33F98" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="60D3DB37" w14:textId="77777777">
+          <w:p w14:paraId="4CDB7EE3" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5988506D" w14:textId="0C2F722E">
-[...339 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="57E4C532" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6DE9E6" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B31B7B" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4732327F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC812CB" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7585DBB8" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4B2A4A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA229E0" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512D8423" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A332607" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7746C949" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A4E130" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5FEF63" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446F9A08" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0875026C" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEA90BA" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BED87B" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7483C743" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E805AB5" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D24DE3F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6EE08B" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA8FD2C" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40058888" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F539383" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344ED4B8" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-179"/>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="18FF0483" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="299B77FA" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="07F103A0" w14:textId="77777777">
+          <w:p w14:paraId="4F435F4C" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="4424C6D9" w14:textId="77777777">
+          <w:p w14:paraId="66ABD93F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Les pièces</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="51ED55BD" w14:textId="77777777">
+          <w:p w14:paraId="69BA42A4" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="7B97DFEA" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="0289B69B" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="0A5CC8B2" w14:textId="77777777">
+          <w:p w14:paraId="4C5688F6" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="248C037F" w14:textId="77777777">
+          <w:p w14:paraId="2ED128B9" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Copie </w:t>
             </w:r>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">recto-verso </w:t>
             </w:r>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>de la pièce d’identité mentionnée ci-dessus</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="2A6EE6C5" w14:textId="77777777">
+          <w:p w14:paraId="29141581" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="7C575DF6" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="2CE3D035" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="0C7617BC" w14:textId="77777777">
+          <w:p w14:paraId="782F0962" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="2979475D" w14:textId="77777777">
+          <w:p w14:paraId="3F87F3D5" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Si l’offre est faite par </w:t>
             </w:r>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">une personne morale </w:t>
             </w:r>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: un extrait Kbis de moins de 3 mois, statuts certifiés conformes et à jour + ventilation du capital social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="2CB379E0" w14:textId="77777777">
+          <w:p w14:paraId="5DA20D44" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="4EE6BF88" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="09020D8B" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="3EBCB388" w14:textId="77777777">
+          <w:p w14:paraId="3AB74750" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="68404A56" w14:textId="77777777">
+          <w:p w14:paraId="24379B89" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Attestation sur l’honneur de l’indépendance du candidat</w:t>
             </w:r>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> et de sincérité du prix complété et signée (attestation L642-3 C.COM) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="0570AE98" w14:textId="77777777">
+          <w:p w14:paraId="04569796" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:outline/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="1B68C115" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="3BECBAAD" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="054E94BC" w14:textId="77777777">
+          <w:p w14:paraId="2ECE3BE1" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="32AC98FC" w14:textId="77777777">
+          <w:p w14:paraId="38DBEAEC" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Précision et justificatif de </w:t>
             </w:r>
             <w:r w:rsidRPr="0040246B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l’origine des fonds</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="2275C73A" w14:textId="77777777">
+          <w:p w14:paraId="67D044CF" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="0040246B" w:rsidTr="0040246B" w14:paraId="05F1D058" w14:textId="77777777">
+      <w:tr w:rsidR="0040246B" w:rsidRPr="00B771C4" w14:paraId="443E6A10" w14:textId="77777777" w:rsidTr="0040246B">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="1CC40145" w14:textId="77777777">
+          <w:p w14:paraId="03C253E5" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="003E75A8" w14:paraId="26718836" w14:textId="4A243260">
+          <w:p w14:paraId="511931E3" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="003E75A8" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Attestation provenance de fonds</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="6C8358C8" w14:textId="77777777">
+          <w:p w14:paraId="4E9BA60F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0040246B" w:rsidP="00DF3217" w:rsidRDefault="0040246B" w14:paraId="614FC68E" w14:textId="4C812D3F">
-[...475 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="24742A3E" w14:textId="77777777">
+    <w:p w14:paraId="2977AEC5" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7895ED" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001CA78D" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665488D6" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541277EC" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638F7C76" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A6B202" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2007A2DD" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFFAB3C" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E590A6A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F17ABE" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FEBD24" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AADA0E" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227C2BF8" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AF9D9E" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3E65AE" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CF8F4A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B8E3DE" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510AC19F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B2C1E9" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C5D69E" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C75678" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724D2929" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1530F57F" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1246B652" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCD2F92" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A6CE55" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314641A3" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F50CAE0" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0983EA37" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BCF6C1" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00531B7D" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5247EE" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629E2DCF" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695036D2" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="17855B6D" w14:textId="77777777">
+    <w:p w14:paraId="4553F36D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -3791,409 +3777,409 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ENGAGEMENT DU CANDIDAT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="72112256" w14:textId="77777777">
+    <w:p w14:paraId="40AE6DF8" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="165F30DC" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7EBDA6F8" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5CE225E3" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="4CBB7D2A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Je soussigné :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6AD4579E" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="4FBDA4E0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396AFF71" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom et Prénom : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="76CD510D" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="58D65243" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date et lieu de naissance : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3DAB5E94" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="311EC7BB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agissant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="72581B2B" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="04E12049" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7FE1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7FE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>rayez la mention inutile</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7FE1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C7FE1" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="391744CC" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="4BA051B5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="000C7FE1" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4CB70978" w14:textId="77777777">
+    <w:p w14:paraId="606B67A4" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pour mon compte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="24F325C0" w14:textId="77777777">
+    <w:p w14:paraId="1373E515" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pour le compte de la société…………………………………………...…………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1EFBF278" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="60281CAF" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIRET………………………………………………………dont je suis le gérant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4291B684" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7DE15F67" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A15FFF5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Accepte expressément les clauses et conditions prévues aux présentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="70AE9509" w14:textId="15C4A0DC">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="15F8E43A" w14:textId="77777777">
+    <w:p w14:paraId="4909387D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C8EF20" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148A5EB1" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B5F6B65" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="08584CA1" w14:textId="77777777">
+    <w:p w14:paraId="36A7C9EC" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -4207,599 +4193,624 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>L'ACTIF CONCERNE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3E8081DF" w14:textId="77777777">
+    <w:p w14:paraId="5DFA4078" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6303297E" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="64881E59" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5501259B" w14:textId="5C07BB69" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L’offre porte sur </w:t>
       </w:r>
       <w:r w:rsidR="00D068F1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>le fonds de commerce</w:t>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1EE2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a LICENCE IV </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> suivant :</w:t>
-[...6 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:t>suivant</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1EE2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F229BA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280C8D04" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="80"/>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="5732"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="00DF3217" w:rsidTr="001F13B9" w14:paraId="2A3604BF" w14:textId="77777777">
+      <w:tr w:rsidR="00DF3217" w:rsidRPr="00B771C4" w14:paraId="0FF8069D" w14:textId="77777777" w:rsidTr="001F13B9">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="26C5298B" w14:textId="77777777">
+          <w:p w14:paraId="048AA6E7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="74D7774F" w14:textId="77777777">
+          <w:p w14:paraId="5631943A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001F13B9" w:rsidP="00B84366" w:rsidRDefault="001F13B9" w14:paraId="322D8268" w14:textId="77777777">
+          <w:p w14:paraId="47106AA2" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="001F13B9" w14:paraId="3B29064A" w14:textId="64FF535A">
+          <w:p w14:paraId="5BD7A277" w14:textId="64E47F78" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="005D1EE2" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Licence IV - </w:t>
+            </w:r>
+            <w:r w:rsidR="001F13B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Fonds de commerce sis </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="2FE32072" w14:textId="77777777">
+          <w:p w14:paraId="7A80925B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="37608DE8" w14:textId="77777777">
+          <w:p w14:paraId="317BB92D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="0E30C49E" w14:textId="77777777">
+          <w:p w14:paraId="727BC099" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="7FF391E0" w14:textId="77777777">
+          <w:p w14:paraId="109891D7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="3E302C38" w14:textId="77777777">
+          <w:p w14:paraId="481F9A14" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001F13B9" w:rsidR="001F13B9" w:rsidP="001F13B9" w:rsidRDefault="001F13B9" w14:paraId="5D79A146" w14:textId="77777777">
+          <w:p w14:paraId="7F66DB36" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRPr="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="001F13B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F13B9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>2 Rue Chalusset</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F13B9" w:rsidR="001F13B9" w:rsidP="001F13B9" w:rsidRDefault="001F13B9" w14:paraId="1E2CE0C9" w14:textId="77777777">
+          <w:p w14:paraId="27F4A0AD" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRPr="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="001F13B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F13B9">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F13B9" w:rsidR="001F13B9" w:rsidP="001F13B9" w:rsidRDefault="001F13B9" w14:paraId="3AB83724" w14:textId="77777777">
+          <w:p w14:paraId="6EC4E2A3" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRPr="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="001F13B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F13B9">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>13013 MARSEILLE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="591D4545" w14:textId="77777777">
+          <w:p w14:paraId="12378699" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="52F75B9B" w14:textId="77777777">
+          <w:p w14:paraId="773346F6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00B771C4" w:rsidR="00DF3217" w:rsidP="001F13B9" w:rsidRDefault="00DF3217" w14:paraId="3DF63AAE" w14:textId="77777777">
+          <w:p w14:paraId="05365218" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00B771C4" w:rsidRDefault="00DF3217" w:rsidP="001F13B9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4BB29F24" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="392268BD" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1E900A50" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7818DADF" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="16E85790" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="6C919066" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6A73E123" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="275D8EC5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="7A90F3E6" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="4B3ADCD4" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="25E9A5E2" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="2C3692E0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0F8D952A" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="44AD5765" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="45A0195D" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="48FE8420" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="29F9EBF7" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="671F8F92" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="73DE1AC6" w14:textId="3392808A">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="40D3CCF9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F13B9" w:rsidP="00DF3217" w:rsidRDefault="001F13B9" w14:paraId="1659F6AB" w14:textId="1458AB02">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="186B4CBE" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F13B9" w:rsidP="00DF3217" w:rsidRDefault="001F13B9" w14:paraId="28A517A3" w14:textId="60888C9F">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="676BD828" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F13B9" w:rsidP="00DF3217" w:rsidRDefault="001F13B9" w14:paraId="7187A9BE" w14:textId="7C87D322">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="2F506D25" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F13B9" w:rsidP="00DF3217" w:rsidRDefault="001F13B9" w14:paraId="01BBBBF6" w14:textId="1A26828B">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="3B77EC86" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F13B9" w:rsidP="00DF3217" w:rsidRDefault="001F13B9" w14:paraId="526ACE7D" w14:textId="66806088">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="02B9A07B" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F13B9" w:rsidP="00DF3217" w:rsidRDefault="001F13B9" w14:paraId="66043A6A" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="264E5352" w14:textId="77777777" w:rsidR="001F13B9" w:rsidRDefault="001F13B9" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2AB6190A" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="25DF32F4" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6F4D7E5D" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7EB29407" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0AF5B192" w14:textId="77777777">
+    <w:p w14:paraId="23E5C522" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0EA9E437" w14:textId="77777777">
+    <w:p w14:paraId="40C8751B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -4813,447 +4824,447 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>LE PRIX PROPOSE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="26A4D1F9" w14:textId="77777777">
+    <w:p w14:paraId="654158C9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1C17F595" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="16F7F7E8" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="80"/>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4882"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="00DF3217" w:rsidTr="00B84366" w14:paraId="2B904A92" w14:textId="77777777">
+      <w:tr w:rsidR="00DF3217" w:rsidRPr="00B771C4" w14:paraId="4197D333" w14:textId="77777777" w:rsidTr="00B84366">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="5E350A7A" w14:textId="77777777">
+          <w:p w14:paraId="41EE2D70" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="33DFD0C0" w14:textId="77777777">
+          <w:p w14:paraId="6951F754" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="2C5814D7" w14:textId="77777777">
+          <w:p w14:paraId="088A42F6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="4A2453B2" w14:textId="77777777">
+          <w:p w14:paraId="3B378AFE" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Le prix définitif s’élève à :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="6EABBA77" w14:textId="77777777">
+          <w:p w14:paraId="5CDC11E1" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60FDA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(en lettres et en chiffres)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="4D1D4929" w14:textId="77777777">
+          <w:p w14:paraId="01A6DC41" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="778C9351" w14:textId="77777777">
+          <w:p w14:paraId="795C5239" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4882" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="66FC7A11" w14:textId="77777777">
+          <w:p w14:paraId="65CB3FC7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="7EE3D0E3" w14:textId="77777777">
+          <w:p w14:paraId="415AB067" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="04D19831" w14:textId="77777777">
+          <w:p w14:paraId="4F2E239A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="77C84FDD" w14:textId="77777777">
+          <w:p w14:paraId="3818B006" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           €</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="5AACB6BD" w14:textId="77777777">
+          <w:p w14:paraId="2625B14B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F229BA">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Net vendeur</w:t>
             </w:r>
             <w:r w:rsidRPr="00C60FDA">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, tous frais et droits en sus</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="2EEB4867" w14:textId="77777777">
+          <w:p w14:paraId="0F0F5F4B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000D7C12" w:rsidR="00F37CF3" w:rsidP="00F37CF3" w:rsidRDefault="00F37CF3" w14:paraId="42E7F654" w14:textId="77777777">
+          <w:p w14:paraId="5BC779F1" w14:textId="77777777" w:rsidR="00F37CF3" w:rsidRPr="000D7C12" w:rsidRDefault="00F37CF3" w:rsidP="00F37CF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">VENTILATION DU PRIX </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F37CF3" w:rsidP="00F37CF3" w:rsidRDefault="00F37CF3" w14:paraId="57E1DD44" w14:textId="77777777">
+          <w:p w14:paraId="0E9DE726" w14:textId="77777777" w:rsidR="00F37CF3" w:rsidRDefault="00F37CF3" w:rsidP="00F37CF3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments corporels :                </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F37CF3" w:rsidP="00F37CF3" w:rsidRDefault="00F37CF3" w14:paraId="0EF250FF" w14:textId="77777777">
+          <w:p w14:paraId="5AB9530D" w14:textId="77777777" w:rsidR="00F37CF3" w:rsidRDefault="00F37CF3" w:rsidP="00F37CF3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elément incorporels :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="685EF66F" w14:textId="77777777">
+          <w:p w14:paraId="12B4070C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="1E20EA6D" w14:textId="77777777">
+          <w:p w14:paraId="1F7F0B5D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="6FCE12DD" w14:textId="77777777">
+          <w:p w14:paraId="67E3A482" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="4FB69C20" w14:textId="77777777">
+          <w:p w14:paraId="232AF222" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="59899FCD" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="788E24FD" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0FC4505F" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="002DF979" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="794BF844" w14:textId="77777777">
+    <w:p w14:paraId="7EC8384C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="72804BE6" w14:textId="77777777">
+    <w:p w14:paraId="6224B54B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -5267,126 +5278,126 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>RGPD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3EECB8DB" w14:textId="77777777">
+    <w:p w14:paraId="354BE5DF" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1A7C7E9B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3511BA01" w14:textId="77777777">
+    <w:p w14:paraId="3BBE7DDE" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="15EF9008" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Je suis informé qu’en vertu des articles 13 et 14 du Règlement général de la protection des données (RGPD), les informations collectées seront conservées par la SAS LES MANDATAIRES jusqu'à expiration de la durée de prescription d'une action en responsabilité (5 ans à compter de la fin de mission) et que je peux à tout moment contacter l’étude afin de consulter, faire rectifier ou effacer les données me concernant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="04198CF6" w14:textId="77777777"/>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="63416F9D" w14:textId="77777777">
+    <w:p w14:paraId="22754957" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217"/>
+    <w:p w14:paraId="088B5E8F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6063C75B" w14:textId="77777777">
+    <w:p w14:paraId="65B74028" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6EE3C86B" w14:textId="77777777">
+    <w:p w14:paraId="42251ED0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -5400,336 +5411,336 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ORIGINE DES FONDS FINANCANT L'OPERATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="338CB353" w14:textId="77777777">
+    <w:p w14:paraId="251BFB10" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="37C833C5" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="3D7B6510" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="80"/>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="E29716" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="E29716"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4882"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B771C4" w:rsidR="00DF3217" w:rsidTr="00B84366" w14:paraId="5423EF03" w14:textId="77777777">
+      <w:tr w:rsidR="00DF3217" w:rsidRPr="00B771C4" w14:paraId="1D313143" w14:textId="77777777" w:rsidTr="00B84366">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="1676E463" w14:textId="77777777">
+          <w:p w14:paraId="41E0DEE5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="6A2458F1" w14:textId="77777777">
+          <w:p w14:paraId="6AD3C6FD" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="0F75117C" w14:textId="77777777">
+          <w:p w14:paraId="5985C2E8" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011FCB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Je déclare que les fonds utilisés pour la présente acquisition proviennent de :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="192C8629" w14:textId="77777777">
+          <w:p w14:paraId="7B9326CE" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="5C238AA4" w14:textId="77777777">
+          <w:p w14:paraId="57449596" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4882" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="5A8A94D0" w14:textId="77777777">
+          <w:p w14:paraId="7D2B72EE" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C60FDA" w:rsidR="00DF3217" w:rsidP="00B84366" w:rsidRDefault="00DF3217" w14:paraId="117BC43C" w14:textId="77777777">
+          <w:p w14:paraId="06E513B1" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00C60FDA" w:rsidRDefault="00DF3217" w:rsidP="00B84366">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="01952F4B" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="033BA784" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5344049F" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="22963411" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="73722053" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="77584418" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="7C4F1047" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="10394E59" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="00306504" w14:textId="64998E16">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="017F691A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0040246B" w:rsidP="00DF3217" w:rsidRDefault="0040246B" w14:paraId="01671E56" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="0FEFC9D7" w14:textId="77777777" w:rsidR="0040246B" w:rsidRDefault="0040246B" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5B9FE93F" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7D1EE3D7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="20C408D5" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="2517B74A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1B93874F" w14:textId="77777777">
+    <w:p w14:paraId="19DF5DA3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="05BA9075" w14:textId="77777777">
+    <w:p w14:paraId="29180232" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -5743,195 +5754,195 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FACULTE DE SUBSTITUTION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6144992A" w14:textId="77777777">
+    <w:p w14:paraId="1918F2B0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1FB4D719" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="6D22F817" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="30D9B9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="77AC90B4" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="7194865C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S’il était fait recours à une faculté de me substituer à une personne morale, j’atteste que je serai porteur de parts majoritaire, et que je ne contreviendrai pas aux dispositions de l’article L642-3 du Code de commerce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="32383331" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="69F368F0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0DA038" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La substitution ne pourra intervenir au profit de tiers non identifiés ou qui ne remplissent pas ces conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6685DFE8" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="47090076" w14:textId="77777777">
+    <w:p w14:paraId="37C866CD" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1C93E0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4961C434" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3F6391B3" w14:textId="77777777">
+    <w:p w14:paraId="46B0D1D6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -5945,118 +5956,118 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">GARANTIES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="69D949E8" w14:textId="77777777">
+    <w:p w14:paraId="086EDB82" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4FF526DE" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="1FE7B8C2" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A7BC9A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le candidat cessionnaire renonce expressément par la présente à tout garantie des vices cachés et à toute garantie d’éviction du fait des tiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="711CB1BF" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="18FB166C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7397E2BB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La cession s’opérera </w:t>
       </w:r>
       <w:r w:rsidR="001F13B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en l’état et </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
@@ -6106,102 +6117,102 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sur demande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2F61849B" w14:textId="77777777">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0104E1A7" w14:textId="77777777">
+    <w:p w14:paraId="24E2144D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103184E6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C42480" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="33517067" w14:textId="04DD9917">
+    <w:p w14:paraId="3DB91E23" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -6215,137 +6226,137 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMALITES DE PURGES ET PREEMPTION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5651E3C1" w14:textId="77777777">
+    <w:p w14:paraId="01C6042D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1E9B3B45" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="3EB69AC8" w14:textId="77777777">
+    <w:p w14:paraId="249AF58F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CB462A" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B">
       <w:r w:rsidRPr="0040246B">
         <w:t>L'ordonnance qui sera rendue et qui homologuera l'offre d'achat retenue sera notifiée par le notaire ou le liquidateur à tous les titulaires d'un droit de préemption pouvant s'exercer, que ce soit tant en vertu de l'article L 211-1 du Code de l'urbanisme en ce qui concerne le droit de préemption urbain, qu'en vertu de tout autre article dudit Code instituant un droit de préemption ou d'un droit de préférence et notamment celui du locataire résultant des dispositions de l'article L 145-46-1 du Code de commerce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0040246B" w:rsidR="0040246B" w:rsidP="0040246B" w:rsidRDefault="0040246B" w14:paraId="7E5CB1C2" w14:textId="77777777"/>
-    <w:p w:rsidR="004F11E6" w:rsidP="004F11E6" w:rsidRDefault="0040246B" w14:paraId="4760473E" w14:textId="77777777">
+    <w:p w14:paraId="7C4FBA95" w14:textId="77777777" w:rsidR="0040246B" w:rsidRPr="0040246B" w:rsidRDefault="0040246B" w:rsidP="0040246B"/>
+    <w:p w14:paraId="19B5D39A" w14:textId="77777777" w:rsidR="004F11E6" w:rsidRDefault="0040246B" w:rsidP="004F11E6">
       <w:r w:rsidRPr="0040246B">
         <w:t xml:space="preserve">En conséquence, l'offre d'achat engagera le candidat acquéreur sous réserve qu'aucun droit de préemption ou droit de préférence applicable en l'espèce ne soit exercé. L'exercice du droit de préemption ou du droit de préférence, s'il arrive, obligera le vendeur à l'égard du préempteur et rendra la présente caduque, ce que le candidat acquéreur doit reconnaitre expressément, et ce même </w:t>
       </w:r>
       <w:r w:rsidRPr="0040246B">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">en cas d'annulation de la préemption ou de renonciation ultérieure, expresse ou tacite, à la décision de préemption de la part du </w:t>
       </w:r>
       <w:r w:rsidR="004F11E6">
         <w:t xml:space="preserve">bénéficiaire de celle-ci. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F11E6" w:rsidR="004F11E6" w:rsidP="004F11E6" w:rsidRDefault="004F11E6" w14:paraId="379A7833" w14:textId="71117FC9">
-[...1 lines deleted...]
-        <w:sectPr w:rsidRPr="004F11E6" w:rsidR="004F11E6" w:rsidSect="0040246B">
+    <w:p w14:paraId="6F837CF4" w14:textId="77777777" w:rsidR="004F11E6" w:rsidRPr="004F11E6" w:rsidRDefault="004F11E6" w:rsidP="004F11E6">
+      <w:pPr>
+        <w:sectPr w:rsidR="004F11E6" w:rsidRPr="004F11E6" w:rsidSect="0040246B">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="1238" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="372526BB" w14:textId="77777777">
+    <w:p w14:paraId="225D9DD2" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="274B9DE4" w14:textId="77777777">
+    <w:p w14:paraId="7C7C3A75" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00B771C4">
@@ -6358,236 +6369,236 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009848B3">
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E29716"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARATION SUR L'HONNEUR DE L'INDEPENDANCE DU </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk67492059" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk67492059"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CANDIDAT ET DE </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">SINCERITE DU PRIX </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009848B3" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1AF4F205" w14:textId="77777777">
+    <w:p w14:paraId="44DB8B0C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="009848B3" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="41F57A84" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="35721E9B" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="143350"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0169E57C" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="760CF294" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Je déclare :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="56957D1E" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="69C30289" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3FEDD525" w14:textId="77777777">
+    <w:p w14:paraId="79453BD3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">le prix de cession </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">figurant dans l'offre déposée </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">est sincère et véritable </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et qu'aucune somme complémentaire n'a été ou ne sera versée à quiconque, à l'insu du juge commissaire, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2216CB4E" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="701509BB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Cette déclaration ne vise pas les éventuelles commissions d'agence immobilière, pas plus que les remboursements des dépôts de garantie, ou les frais, droits et honoraires d'acte liés aux opérations de cession.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5F822129" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00F229BA" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1E3F1A15" w14:textId="77777777">
+    <w:p w14:paraId="72234357" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDB5CE9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00F229BA" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Que j’ai pris connaissance des dispositions de l’article L642-3 C.COM et que je déclare me conformer à ses dispositions et n'avoir </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aucun lien de parenté </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6602,123 +6613,123 @@
         <w:t>pas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aux dispositions du texte, ni n’a pas pour finalité d’en contourner les objectifs et plus généralement n’est pas faite pour le compte du débiteur, ou des dirigeants de droit ou de fait de la personne morale en liquidation judiciaire, ni encore de leurs parents et alliés jusqu’au deuxième degré inclusivement, ni même des contrôleurs, et je m’engage à ne pas procéder à des opérations de revente et/ou mise à disposition visée au texte ci-dessus, de quelque manière que ce soit, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pendant la durée légale de 5 années</w:t>
       </w:r>
       <w:r w:rsidRPr="00F229BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="75D85897" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="73883DAB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB2BFF5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011FCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Article L642-3 du Code de commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="25C1E88B" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="007AF725" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011FCB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>« Ni le débiteur, au titre de l'un quelconque de ses patrimoines, ni les dirigeants de droit ou de fait de la personne morale en liquidation judiciaire, ni les parents ou alliés jusqu'au deuxième degré inclusivement de ces dirigeants ou du débiteur personne physique, ni les personnes ayant ou ayant eu la qualité de contrôleur au cours de la procédure ne sont admis, directement ou par personne interposée, à présenter une offre. De même, il est fait interdiction à ces personnes d'acquérir, dans les cinq années suivant la cession, tout ou partie des biens compris dans cette cession, directement ou indirectement, ainsi que d'acquérir des parts ou titres de capital de toute société ayant dans son patrimoine, directement ou indirectement, tout ou partie de ces biens, ainsi que des valeurs mobilières donnant accès, dans le même délai, au capital de cette société. Toutefois, lorsqu'il s'agit d'une exploitation agricole, le tribunal peut déroger à ces interdictions et autoriser la cession à l'une des personnes visées au premier alinéa, à l'exception des contrôleurs et du débiteur au titre de l'un quelconque de ses patrimoines. Dans les autres cas et sous réserve des mêmes exceptions, le tribunal, sur requête du ministère public, peut autoriser la cession à l'une des personnes visées au premier alinéa par un jugement spécialement motivé, après avoir demandé l'avis des contrôleurs. Tout acte passé en violation du présent article est annulé à la demande de tout intéressé ou du ministère public, présentée dans un délai de trois ans à compter de la conclusion de l'acte. Lorsque l'acte est soumis à publicité, le délai court à compter de celle-ci. »</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00011FCB" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1B02EF5F" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="0867F174" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00011FCB" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A6ACA9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00B02764" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Je reconnais expressément avoir été </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">loyalement informé </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
@@ -6756,746 +6767,746 @@
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et renonce par avance à tout recours sur le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fondement d’un défaut d’information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="239AFC91" w14:textId="77777777">
-[...27 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="133A933F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492F8A6D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDE5213" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00B02764" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fait à …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="034EDC54" w14:textId="77777777">
-[...27 lines deleted...]
-        <w:adjustRightInd w:val="false"/>
+    <w:p w14:paraId="4EFF7639" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396741F3" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4959C791" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00B02764" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="0D2D4633" w14:textId="77777777">
-[...32 lines deleted...]
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="396359A4" w14:textId="77777777">
+    <w:p w14:paraId="1449D9AC" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703066B6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE13C0C" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC94970" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02764">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3372C75D" w14:textId="77777777">
-[...76 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2EE3BA1C" w14:textId="77777777">
+    <w:p w14:paraId="7713268D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BAD966" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F32E05D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD64678" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005A5F03" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FB9B68" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4085A9CB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CF9DC5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ATTESTATION D'INDEPENDANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="71679085" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2D20420B" w14:textId="77777777">
+    <w:p w14:paraId="51E48447" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B37F58" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Etablie en conformité avec les articles L.642-3 et R 642-1 du Code de Commerce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4992600F" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="23D4E983" w14:textId="77777777">
+    <w:p w14:paraId="6F292DDB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D11110" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048858E0" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Je soussigné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3A0F0707" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6D8D7979" w14:textId="77777777">
+    <w:p w14:paraId="7DC6367A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3824F3DC" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Représentant légal de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="677A004E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="4E6A9929" w14:textId="77777777">
+    <w:p w14:paraId="7CAC1D67" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F0FA7E" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ayant  déposé,  en  application  des  articles  L.642-1  et  suivants  du  Code  de  Commerce,  une  offre  de  reprise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le périmètre de la liquidation judiciaire de la </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk67492202" w:id="5"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk67492202"/>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>  SAS AMIS</w:t>
+        <w:t>SAS AMIS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6A829827" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2F13FD57" w14:textId="77777777">
+    <w:p w14:paraId="44C69A33" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12167C0F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ATTESTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2CEABF09" w14:textId="77777777">
+    <w:p w14:paraId="03A203A6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="44AF7A3C" w14:textId="77777777">
+    <w:p w14:paraId="7972B39E" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que le  prix  de  cession,  figurant  dans  l’offre  déposée  sous  ma  responsabilité  est  sincère  et  véritable  et qu’aucune somme complémentaire n’a été ou ne sera versée à quiconque à l’insu du Tribunal, sous quelque forme que ce soit et pour quelque motif que ce soit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1AF131F5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="32163588" w14:textId="77777777">
+    <w:p w14:paraId="4061BD11" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009F1B02" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="19107EB8" w14:textId="77777777">
+    <w:p w14:paraId="72DBC96E" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qu’il n’existe aucun lien juridique, direct ou indirect, ni familial entre d’une part, les associés de la société auteur de l’offre de reprise et / ou toute autre personne morale qu’elle pourrait se substituer avec l’accord du Tribunal pour la  réalisation  de  son  offre  et,  d’autre  part,  les  dirigeants  et  associés  de  la  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>  SAS AMIS</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="549543BB" w14:textId="77777777">
+        <w:t>SAS AMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CB7985" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D01D2BC" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="7D543785" w14:textId="77777777">
+    <w:p w14:paraId="09FE5409" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="22E2DA4F" w14:textId="77777777">
+    <w:p w14:paraId="7CEA99A9" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que plus généralement, il ne tombe pas sous le coup des incompatibilités prévues par l’article L.642-3 C. Com. reproduit ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="73DDDF3D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="21CA1F7F" w14:textId="77777777">
+    <w:p w14:paraId="4F15D1AB" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13196EE8" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FAIT A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="62271A2F" w14:textId="719E5577">
+    <w:p w14:paraId="51C06F54" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="11246F1E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="3DC796E8" w14:textId="77777777">
+    <w:p w14:paraId="5E7BDA6E" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5077A3E6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="2CF52749" w14:textId="77777777">
+    <w:p w14:paraId="18D784A6" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="53F0EFAA" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="5D2725EC" w14:textId="77777777">
+    <w:p w14:paraId="1F08A2D5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295B86A5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIGNATURE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="41E6AE6B" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="49BE16FD" w14:textId="77777777">
+    <w:p w14:paraId="3749236F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE13BB5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Article L.642-3 du Code de Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="1C84B2C4" w14:textId="77777777">
+    <w:p w14:paraId="5ABC552F" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ni  le  débiteur,  ni  les  dirigeants  de  droit  ou  de  fait  de  la  personne  morale  en  liquidation  judiciaire,  ni  les  parents  ou alliés jusqu'au deuxième degré inclusivement de ces dirigeants ou du débiteur personne physique, ni les personnes ayant  ou  ayant  eu  la  qualité  de  contrôleur  au  cours  de  la  procédure  ne  sont  admis,  directement  ou  par  personne interposée, à présenter une offre. De même, il est fait interdiction à ces personnes d'acquérir dans les cinq années suivant la cession tout ou partie  des  biens  dépendant  de  la  liquidation,  directement  ou  indirectement,  ainsi  que d'acquérir des parts ou titres de capital de toute société ayant dans son patrimoine directement ou indirectement tout ou  partie  de  ces  biens,  ainsi  que  des  valeurs  mobilières  donnant  accès,  dans  le  même  délai,  au  capital  de  cette </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>société.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="29CACE4A" w14:textId="77777777">
+    <w:p w14:paraId="061CE264" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toutefois, lorsqu'il s'agit d'une exploitation agricole, le tribunal peut déroger à ces interdictions et autoriser la cession à l'une des personnes visées au premier  alinéa  à  l'exception  des  contrôleurs.  Dans les autres cas,  le  tribunal,  sur requête du ministère public, peut autoriser la cession à l'une des personnes visées au premier alinéa, à l'exception des contrôleurs, par un jugement spécialement motivé, après avoir demandé l'avis des contrôleurs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7506,297 +7517,298 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tout  acte  passé  en  violation  du  présent  article  est  annulé  à  la  demande  de  tout  intéressé  ou  du  ministère  public, présentée  dans  un  délai  de  trois  ans  à  compter  de  la  conclusion  de  l'acte. Lorsque l'acte est  soumis  à  publicité,  le délai court à compter de celle-ci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
       <w:r w:rsidRPr="00D07F4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="6458B27D" w14:textId="77777777">
+    <w:p w14:paraId="1D25C28A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="39C45BCC" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00765E08" w14:paraId="245F398A" w14:textId="657F9C53">
+    <w:p w14:paraId="4CA4E20D" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C80F638" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A72B8F5" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00765E08" w:rsidP="00DF3217">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2727FBDA" wp14:editId="43F5AFD7">
             <wp:extent cx="5201376" cy="5677692"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1466343308" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, nombre&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1466343308" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, nombre&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5201376" cy="5677692"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="742F169B" w14:textId="77777777">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00DF3217" w:rsidP="00DF3217" w:rsidRDefault="00DF3217" w14:paraId="575C4C63" w14:textId="77777777">
+    <w:p w14:paraId="0E2E572A" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D296AA" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EAB846" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAC17F7" w14:textId="77777777" w:rsidR="00DF3217" w:rsidRPr="00D07F4C" w:rsidRDefault="00DF3217" w:rsidP="00DF3217">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00765E08" w:rsidRDefault="00765E08" w14:paraId="3913B0A2" w14:textId="13408B04">
+    <w:p w14:paraId="0B2043F6" w14:textId="77777777" w:rsidR="00765E08" w:rsidRDefault="00765E08">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D07F4C" w:rsidR="00F05902" w:rsidP="00F05902" w:rsidRDefault="00F05902" w14:paraId="6C5CEA88" w14:textId="77777777">
+    <w:p w14:paraId="6FDBF70D" w14:textId="77777777" w:rsidR="00F05902" w:rsidRPr="00D07F4C" w:rsidRDefault="00F05902" w:rsidP="00F05902">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4367962F" wp14:editId="77F9630F">
             <wp:extent cx="6007100" cy="8770871"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, Police, reçu, capture d’écran&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="true"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="Une image contenant texte, Police, reçu, capture d’écran&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6012109" cy="8778185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00D07F4C" w:rsidR="00F05902" w:rsidSect="00D711C8">
+    <w:sectPr w:rsidR="00F05902" w:rsidRPr="00D07F4C" w:rsidSect="00D711C8">
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="24"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="auto" w:sz="4" w:space="24"/>
+        <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63F11CDD" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="000A00AE">
+    <w:p w14:paraId="1F12254F" w14:textId="77777777" w:rsidR="001F7005" w:rsidRDefault="001F7005" w:rsidP="000A00AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30F37339" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="000A00AE">
+    <w:p w14:paraId="7DB63742" w14:textId="77777777" w:rsidR="001F7005" w:rsidRDefault="001F7005" w:rsidP="000A00AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7851,251 +7863,251 @@
   <w:font w:name="Lato">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="42647388"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00C4453B" w:rsidRDefault="00C4453B" w14:paraId="048D9817" w14:textId="5E643A66">
+      <w:p w14:paraId="1A27ACD4" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRDefault="00C4453B">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t>/11</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00C4453B" w:rsidRDefault="00C4453B" w14:paraId="4E1C7057" w14:textId="77777777">
+  <w:p w14:paraId="7F1DFFCD" w14:textId="77777777" w:rsidR="00C4453B" w:rsidRDefault="00C4453B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CE31C66" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="000A00AE">
+    <w:p w14:paraId="490A3505" w14:textId="77777777" w:rsidR="001F7005" w:rsidRDefault="001F7005" w:rsidP="000A00AE">
       <w:bookmarkStart w:id="0" w:name="_Hlk19089940"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="317BA167" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366" w:rsidP="000A00AE">
+    <w:p w14:paraId="5F6A424A" w14:textId="77777777" w:rsidR="001F7005" w:rsidRDefault="001F7005" w:rsidP="000A00AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B84366" w:rsidRDefault="00B84366" w14:paraId="16346CEE" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D64FF5F" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251657216" behindDoc="true" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="5F6A09E3" wp14:editId="020A228F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6A09E3" wp14:editId="020A228F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1483360</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>3470910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6080125" cy="4150360"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="10" name="Image 10"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="true"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="PourWord_V3_MANDATAIRES_ENTETE_01082019.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="true">
-                  <a:blip cstate="screen" r:embed="rId1">
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1" cstate="screen">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6080125" cy="4150360"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-                      <a14:shadowObscured/>
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B84366" w:rsidRDefault="00B84366" w14:paraId="139819D4" w14:textId="169B01C2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B0D0E2C" w14:textId="77777777" w:rsidR="00B84366" w:rsidRDefault="00B84366">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251673600" behindDoc="true" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="7F5F2F9C" wp14:editId="5E00B70E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F5F2F9C" wp14:editId="5E00B70E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1483360</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>3470910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6080125" cy="4150360"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Image 6"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="true"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="PourWord_V3_MANDATAIRES_ENTETE_01082019.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="true">
-                  <a:blip cstate="screen" r:embed="rId1">
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1" cstate="screen">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6080125" cy="4150360"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-                      <a14:shadowObscured/>
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019C7202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCA27EE"/>
@@ -11560,139 +11572,141 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="705377388">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1852331405">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1033844376">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="86"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2190"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00180A2C"/>
     <w:rsid w:val="00004C29"/>
     <w:rsid w:val="000109D9"/>
     <w:rsid w:val="00011FCB"/>
     <w:rsid w:val="00025CF7"/>
     <w:rsid w:val="00032072"/>
     <w:rsid w:val="00054C02"/>
     <w:rsid w:val="00064082"/>
     <w:rsid w:val="00073B1C"/>
     <w:rsid w:val="00094234"/>
     <w:rsid w:val="000A00AE"/>
     <w:rsid w:val="000A42B5"/>
     <w:rsid w:val="000B12AE"/>
     <w:rsid w:val="000B6EFA"/>
     <w:rsid w:val="000C7FE1"/>
     <w:rsid w:val="000F31E2"/>
     <w:rsid w:val="001254EE"/>
     <w:rsid w:val="00133E26"/>
     <w:rsid w:val="00164FE9"/>
     <w:rsid w:val="00180A2C"/>
     <w:rsid w:val="001B3B48"/>
     <w:rsid w:val="001B7D1D"/>
     <w:rsid w:val="001D595A"/>
     <w:rsid w:val="001D6958"/>
     <w:rsid w:val="001F13B9"/>
+    <w:rsid w:val="001F7005"/>
     <w:rsid w:val="00221633"/>
     <w:rsid w:val="00226FCF"/>
     <w:rsid w:val="0023219E"/>
     <w:rsid w:val="00245C65"/>
     <w:rsid w:val="002468A5"/>
     <w:rsid w:val="002473CC"/>
     <w:rsid w:val="00253606"/>
     <w:rsid w:val="00271453"/>
     <w:rsid w:val="0028524D"/>
     <w:rsid w:val="00285E54"/>
     <w:rsid w:val="00291686"/>
     <w:rsid w:val="0029253A"/>
     <w:rsid w:val="002A0430"/>
     <w:rsid w:val="002B37E0"/>
     <w:rsid w:val="002C43B6"/>
     <w:rsid w:val="002D704D"/>
+    <w:rsid w:val="002E14E0"/>
     <w:rsid w:val="002E3AA2"/>
     <w:rsid w:val="002E4FEC"/>
     <w:rsid w:val="00313918"/>
     <w:rsid w:val="00337AA5"/>
     <w:rsid w:val="0036131A"/>
     <w:rsid w:val="003938BD"/>
     <w:rsid w:val="003A3D2A"/>
     <w:rsid w:val="003D2740"/>
     <w:rsid w:val="003D42BF"/>
     <w:rsid w:val="003E5A88"/>
     <w:rsid w:val="003E75A8"/>
     <w:rsid w:val="003F0E6E"/>
     <w:rsid w:val="0040246B"/>
     <w:rsid w:val="00414751"/>
     <w:rsid w:val="004169B5"/>
     <w:rsid w:val="0042322A"/>
     <w:rsid w:val="004508F0"/>
     <w:rsid w:val="0046022A"/>
     <w:rsid w:val="0046197A"/>
     <w:rsid w:val="004B58D8"/>
     <w:rsid w:val="004C2D30"/>
     <w:rsid w:val="004C5E33"/>
     <w:rsid w:val="004D25AE"/>
     <w:rsid w:val="004D6B50"/>
     <w:rsid w:val="004F11E6"/>
     <w:rsid w:val="00510B08"/>
     <w:rsid w:val="005244CE"/>
     <w:rsid w:val="005269CC"/>
     <w:rsid w:val="00533F89"/>
     <w:rsid w:val="00592764"/>
     <w:rsid w:val="005A5972"/>
+    <w:rsid w:val="005D1EE2"/>
+    <w:rsid w:val="005F6F0B"/>
     <w:rsid w:val="00605ED5"/>
     <w:rsid w:val="006173AA"/>
     <w:rsid w:val="006307FB"/>
     <w:rsid w:val="00641CD9"/>
     <w:rsid w:val="00663AED"/>
     <w:rsid w:val="00673F39"/>
     <w:rsid w:val="006748BC"/>
     <w:rsid w:val="00686B0F"/>
     <w:rsid w:val="0069128A"/>
     <w:rsid w:val="006C0E05"/>
     <w:rsid w:val="006D316A"/>
     <w:rsid w:val="006E7EEE"/>
     <w:rsid w:val="006F3220"/>
     <w:rsid w:val="006F63B7"/>
     <w:rsid w:val="00710DB9"/>
     <w:rsid w:val="00722C8B"/>
     <w:rsid w:val="00724EB3"/>
     <w:rsid w:val="007250E3"/>
     <w:rsid w:val="00733075"/>
     <w:rsid w:val="00765E08"/>
     <w:rsid w:val="007760A3"/>
     <w:rsid w:val="00777B1C"/>
     <w:rsid w:val="007970CA"/>
     <w:rsid w:val="007B5C34"/>
     <w:rsid w:val="007C394F"/>
@@ -11812,252 +11826,250 @@
     <w:rsid w:val="00F86426"/>
     <w:rsid w:val="00FA589A"/>
     <w:rsid w:val="00FC576D"/>
     <w:rsid w:val="00FD0245"/>
     <w:rsid w:val="00FD79EC"/>
     <w:rsid w:val="00FE45FD"/>
     <w:rsid w:val="00FE4A19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2190"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1424E1E3"/>
+  <w14:docId w14:val="57D86710"/>
   <w15:docId w15:val="{38324E9C-B902-4716-B7CB-9D9E80789C93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="0" w:defSemiHidden="false" w:defUnhideWhenUsed="false" w:defQFormat="false" w:count="376">
-[...147 lines deleted...]
-    <w:lsdException w:name="Balloon Text" w:semiHidden="true" w:unhideWhenUsed="true"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="true" w:unhideWhenUsed="true"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="true"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="true"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="true"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12092,57 +12104,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="true"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="true" w:unhideWhenUsed="true" w:qFormat="true"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12203,82 +12215,82 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="true" w:unhideWhenUsed="true"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="true" w:unhideWhenUsed="true"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B247E1"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00D30AF8"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="1" w:shadow="true"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="auto" w:sz="4" w:space="4" w:shadow="true"/>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D30AF8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -12295,551 +12307,551 @@
         <w:tab w:val="left" w:pos="3960"/>
       </w:tabs>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00180A2C"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="true">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalcentr">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D30AF8"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="1" w:shadow="true"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="auto" w:sz="4" w:space="4" w:shadow="true"/>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
       <w:ind w:left="1701" w:right="1701"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpsdetexteCar"/>
     <w:rsid w:val="00D30AF8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="3420"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D30AF8"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D30AF8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3960"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T1" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="T1">
     <w:name w:val="T1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00180A2C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00180A2C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00180A2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T2" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="T2">
     <w:name w:val="T2"/>
     <w:basedOn w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00180A2C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nomdefichier" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nomdefichier">
     <w:name w:val="Nom de fichier"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00180A2C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TEXTE" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TEXTE">
     <w:name w:val="TEXTE"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00221633"/>
     <w:pPr>
       <w:ind w:firstLine="1134"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FD79EC"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00D9529A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00DF73EA"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF73EA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="true" w:after="100" w:afterAutospacing="true"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF73EA"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre1Car" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:locked/>
     <w:rsid w:val="003D42BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpsdetexteCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
     <w:name w:val="Corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Corpsdetexte"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="003D42BF"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sansinterligne1" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sansinterligne1">
     <w:name w:val="Sans interligne1"/>
     <w:link w:val="SansinterligneCar"/>
     <w:rsid w:val="003D42BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SansinterligneCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SansinterligneCar">
     <w:name w:val="Sans interligne Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sansinterligne1"/>
     <w:locked/>
     <w:rsid w:val="003D42BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D42BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="003D42BF"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grillemoyenne1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="67"/>
     <w:rsid w:val="000A00AE"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="B3CC82" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="B3CC82" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="B3CC82" w:sz="18" w:space="0"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Colonnesdetableau5">
     <w:name w:val="Table Columns 5"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="00B85419"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="808080" w:sz="12" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:color="C0C0C0" w:sz="6" w:space="0"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-          <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-          <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="0028524D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00897A54"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="false"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lato Semibold" w:hAnsi="Lato Semibold" w:cs="Lato Semibold" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Lato Semibold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Lato Semibold" w:cs="Lato Semibold"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pa1" w:customStyle="true">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa1">
     <w:name w:val="Pa1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00897A54"/>
     <w:pPr>
       <w:spacing w:line="241" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="A1" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="A1">
     <w:name w:val="A1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00897A54"/>
     <w:rPr>
       <w:rFonts w:cs="Lato Semibold"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004508F0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
@@ -13859,84 +13871,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2006206598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...18 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actify.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sud.lesmandataires.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14183,75 +14170,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1910</Words>
-  <Characters>10505</Characters>
+  <Words>1900</Words>
+  <Characters>10450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>requete de base</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PSI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12391</CharactersWithSpaces>
+  <CharactersWithSpaces>12326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>4587576</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>70</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.legifrance.gouv.fr/affichCodeArticle%09%09%09%09%09%09%09%09.do;jsessionid=CDCD09B3FBFC09BA4EA6C2742D5E261E.tpdjo05v_2?cidTexte=LEGITEXT000005634379&amp;idArticle=LEGIARTI000006258333&amp;dateTexte=&amp;categorieLien=cid</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4980796</vt:i4>
       </vt:variant>
       <vt:variant>