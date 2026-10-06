--- v0 (2026-08-06)
+++ v1 (2026-10-06)
@@ -1,87 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3DD9AAAB" w14:textId="33CD682F" w:rsidR="000E11F1" w:rsidRPr="008F0BD1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="157C92"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6545FE99" wp14:editId="441D5186">
             <wp:extent cx="2442845" cy="798195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="841975985" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2442845" cy="798195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -119,69 +121,58 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0BD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SAS LES MANDATAIRES. Me Vincent de CARRIERE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA10E2D" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="008F0BD1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="404040"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008F0BD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="404040"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>au</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> capital de 20 000,00 euros – RCS 850 597 0975</w:t>
+        <w:t>au capital de 20 000,00 euros – RCS 850 597 0975</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA9A2B8" w14:textId="64F0AE0F" w:rsidR="000E11F1" w:rsidRPr="008F0BD1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="157C92"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A877B89" wp14:editId="3C7EBBA0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -282,51 +273,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Marques de prêt à porter</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="7A877B89" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:.9pt;margin-top:14.55pt;width:520.9pt;height:47.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJewz48QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOE2814hRdug4D&#10;ugvQ7QNkWbaFyaJGKbGzry+lpGmwvQ17EUSRPCQPj9Y302DYXqHXYCuez+acKSuh0bar+I/v92/e&#10;ceaDsI0wYFXFD8rzm83rV+vRlWoBPZhGISMQ68vRVbwPwZVZ5mWvBuFn4JQlZws4iEAmdlmDYiT0&#10;wWSL+bzIRsDGIUjlPb3eHZ18k/DbVsnwtW29CsxUnHoL6cR01vHMNmtRdihcr+WpDfEPXQxCWyp6&#10;hroTQbAd6r+gBi0RPLRhJmHIoG21VGkGmiaf/zHNYy+cSrMQOd6dafL/D1Z+2T+6bxhb9+4B5E/P&#10;LGx7YTt1iwhjr0RD5fJIVDY6X54TouEpldXjZ2hotWIXIHEwtThEQJqOTYnqw5lqNQUm6bEo8tXy&#10;ijYiyVfMi+VilUqI8jnboQ8fFQwsXiqOtMqELvYPPsRuRPkckroHo5t7bUwysKu3Btle0No/XF0X&#10;i/cndH8ZZmwMthDTjojxJY0ZJ4si8mWY6omc8VpDc6CBEY4yItnTpQf8zdlIEqq4/7UTqDgznyyR&#10;dp0vl1FzyViu3i7IwEtPfekRVhJUxWVAzo7GNhyVunOou55q5YkBC7dEdasTCy99nTonoSRyTqKO&#10;Sry0U9TL19s8AQAA//8DAFBLAwQUAAYACAAAACEA0z/w7t0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwWrDMBBE74X+g9hCb41k1ZjWsRzaQI8txGkhR8VSLBNpZSQlcf6+yqm9zTDLzNtmNTtL&#10;zjrE0aOAYsGAaOy9GnEQ8L39eHoBEpNEJa1HLeCqI6za+7tG1spfcKPPXRpILsFYSwEmpammNPZG&#10;OxkXftKYs4MPTqZsw0BVkJdc7izljFXUyRHzgpGTXhvdH7uTE/C+OXz+lEUou+t6Z/mX4QXbOSEe&#10;H+a3JZCk5/R3DDf8jA5tZtr7E6pIbPYZPAngrwWQW8zK5wrIPiteVkDbhv7/oP0FAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEACXsM+PEBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0z/w7t0AAAAJAQAADwAAAAAAAAAAAAAAAABLBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" fillcolor="#e3962b" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="494511D7" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="006744E5" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006744E5">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
@@ -561,51 +552,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="3A9B382C" id="Rectangle 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:18.5pt;width:520.35pt;height:483.15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCon8lHFQIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2yniZtacaoubadJ&#10;3YfU7QdgjG00zGVAYne/vhfsptn2No0HxOXCueceDtvrsVfkKKyToEuaLVJKhOZQS92W9Pu3+3cb&#10;SpxnumYKtCjpk3D0evf2zXYwhVhCB6oWliCIdsVgStp5b4okcbwTPXMLMEJjsgHbM4+hbZPasgHR&#10;e5Us0zRPBrC1scCFc7h7OyXpLuI3jeD+S9M44YkqKXLzcbZxrsKc7LasaC0zneQzDfYPLHomNRY9&#10;Qd0yz8jByr+gesktOGj8gkOfQNNILmIP2E2W/tHNY8eMiL2gOM6cZHL/D5Z/Pj6arzZQd+YB+A9H&#10;NOw7pltxYy0MnWA1lsuCUMlgXHG6EAKHV0k1fIIan5YdPEQNxsb2ARC7I2OU+ukktRg94biZ5+lm&#10;tVpTwjGXZxd5mq5jDVa8XDfW+Q8CehIWJbX4lhGeHR+cD3RY8XIkVNNwL5WK76k0GZDzenO5jjcc&#10;KFmHbGzTttVeWXJkaIm7i6t8+X4u/NuxXno0ppJ9STdpGJNVgh53uo5lPJNqWiMVpWeBgibBfq7w&#10;YzUSWc/qhZ0K6idUzMLkQ/w3uOjA/qJkQA+W1P08MCsoUR81qn6VrVbBtDFYrS+XGNjzTHWeYZoj&#10;VEk9JdNy7yejH4yVbYeVsqiGhht8qUZGDV9ZzfTRZ1Ha+U8EI5/H8dTrz909AwAA//8DAFBLAwQU&#10;AAYACAAAACEAhmKWe94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb43U&#10;OtTBtRxCSguBQqiT3BVrI5tYK9dSYufvK5/a0+4yw+ybfDnall2x940jCc8zAQypcrohI2G/+3ha&#10;APNBkVatI5RwQw/L4v4uV5l2A33jtQyGxRDymZJQh9BlnPuqRqv8zHVIUTu53qoQz95w3ashhtuW&#10;vwjxyq1qKH6oVYfrGqtzebESzrcGzTBuyu3P5st8HuYn855upXx8GFdvwAKO4c8ME35EhyIyHd2F&#10;tGethFgkSEjSOCdVzEUK7DhtIkmAFzn/36D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKifyUcVAgAAAQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIZilnveAAAACQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" strokecolor="#e3962b" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="199D5AAD" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="008F0BD1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F0BD1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">AVIS D'APPEL D'OFFRE </w:t>
                       </w:r>
@@ -763,51 +754,51 @@
                         </a:solidFill>
                         <a:ln w="0">
                           <a:solidFill>
                             <a:srgbClr val="385D8A"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="1AE576A8" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-462.95pt;margin-top:0;width:46.55pt;height:74.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHyqMoDAIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlpW3UdFW1LEJa&#10;LtLCB7iOk1g4HjN2m5avZ+x2uxUgHhB5sDwZz/GZM8fLu2Nv2EGh12ArXoxyzpSVUGvbVvzrl/tX&#10;c858ELYWBqyq+El5frd6+WI5uFKNoQNTK2QEYn05uIp3Ibgyy7zsVC/8CJyylGwAexEoxDarUQyE&#10;3ptsnOdvsgGwdghSeU9/t+ckXyX8plEyfGoarwIzFSduIa2Y1l1cs9VSlC0K12l5oSH+gUUvtKVL&#10;r1BbEQTbo/4NqtcSwUMTRhL6DJpGS5V6oG6K/JduHjvhVOqFxPHuKpP/f7Dy4+HRfcZI3bsHkN88&#10;s7DphG3VGhGGTomariuiUNngfHktiIGnUrYbPkBNoxX7AEmDY4N9BKTu2DFJfbpKrY6BSfo5XRTF&#10;fMqZpNRiUuSzNIpMlE/FDn14p6BncVNxpEkmcHF48CGSEeXTkUQejK7vtTEpwHa3McgOgqZeTGeb&#10;xTjxpx5vjxnLhkjs7/Wv59PtfP2n+l4H8q7RfcXnefzOboqSvbV1clYQ2pz3xNfYi4ZRtuhQX+6g&#10;PpGECGdj0kOiTQf4g7OBTFlx/30vUHFm3lsaw6KYTKKLUzCZzsYU4G1md5sRVhJUxWVAzs7BJpy9&#10;v3eo247uKlL3FtY0vEYnYZ95XeiS9ZLel2cSvX0bp1PPj3n1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;mXodTOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+EMBCG7yb+h2ZMvLFF/AiLlM3GSGI0&#10;mCx6cG9dOgKRTgntsvjvHU96nLxv3nmefLPYQcw4+d6RgqtVDAKpcaanVsH7WxmlIHzQZPTgCBV8&#10;o4dNcX6W68y4E+1wrkMreIR8phV0IYyZlL7p0Gq/ciMSZ59usjrwObXSTPrE43aQSRzfSat74g+d&#10;HvGhw+arPloF2/rjuXqqXvavVUmyHMd43u8elbq8WLb3IAIu4a8Mv/iMDgUzHdyRjBeDgmid3K65&#10;q4CVOI/S64RdDty8SROQRS7/KxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMfKoygM&#10;AgAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJl6&#10;HUzhAAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="#157c92" strokecolor="#385d8a" strokeweight="0"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="352BCAF6" w14:textId="6935E7F2" w:rsidR="000E11F1" w:rsidRPr="008F0BD1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36790980" wp14:editId="3EF5727C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -1667,51 +1658,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="36790980" id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:13.35pt;margin-top:11.15pt;width:232.8pt;height:430.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD+vj53wEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44DO12NOEXRosOA&#10;bivQ7QNkWbKF2aJGKbGzrx+lpGm23YZdBJOUHt8jnzc38ziwvUJvwNY8Xyw5U1ZCa2xX829fH969&#10;58wHYVsxgFU1PyjPb7Zv32wmV6kV9DC0ChmBWF9NruZ9CK7KMi97NQq/AKcsFTXgKAKF2GUtionQ&#10;xyFbLZfrbAJsHYJU3lP2/ljk24SvtZLhi9ZeBTbUnLiFdGI6m3hm242oOhSuN/JEQ/wDi1EYS03P&#10;UPciCLZD8xfUaCSCBx0WEsYMtDZSJQ2kJl/+oea5F04lLTQc785j8v8PVn7eP7snjNS9ewT53TML&#10;d72wnbpFhKlXoqV2eRxUNjlfnR/EwNNT1kyfoKXVil2ANINZ4xgBSR2b06gP51GrOTBJydV1uS7X&#10;tBFJtbJYF/lVmXqI6uW5Qx8+KBhZ/Kg50i4TvNg/+hDpiOrlSuxm4cEMQ9rnYH9L0MWYSfQj42gO&#10;X4W5mZlpiUrsGzMNtAfSg3B0CbmaPnrAn5xN5JCa+x87gYqz4aOlmVznRREtlYKivFpRgJeV5rIi&#10;rCSomsuAnB2Du3A04s6h6XrqlSd9Fm5pktokja+8TgLIB0n6ybPRaJdxuvX6Z21/AQAA//8DAFBL&#10;AwQUAAYACAAAACEA0EUQSd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h800&#10;8WaXYlMRWRpi1KTHFhPjbWFHQNlZwm4p/fdOT/U0M3kvb76XbWfbiwlH3zlSsFpGIJBqZzpqFHyU&#10;b/cJCB80Gd07QgVn9LDNb28ynRp3oj1Oh9AIDiGfagVtCEMqpa9btNov3YDE2rcbrQ58jo00oz5x&#10;uO1lHEUbaXVH/KHVA760WP8ejlaBr6ZdeR6Kz58vX1fFK9lyvXtX6m4xF88gAs7haoYLPqNDzkyV&#10;O5LxolcQbx7ZyTN+AMH6+umyVAqSJE5A5pn83yD/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIP6+PnfAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANBFEEneAAAACQEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="555D60E8" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:ind w:left="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008128A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="20"/>
@@ -2737,75 +2728,51 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6C78F3CA" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="006F3D0A" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                             <w:pPr>
                               <w:spacing w:line="278" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:kern w:val="2"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:eastAsia="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F3D0A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:kern w:val="2"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:eastAsia="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">- Little </w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> (marque </w:t>
+                              <w:t xml:space="preserve">- Little captain (marque </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00661752">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:kern w:val="2"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:eastAsia="en-US"/>
                               </w:rPr>
                               <w:t>n°</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F3D0A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:kern w:val="2"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:eastAsia="en-US"/>
                               </w:rPr>
                               <w:t>1196562)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="772D7F3F" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="001A3382" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
@@ -3781,87 +3748,87 @@
                           <w:p w14:paraId="40D7A57F" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="008128A6" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008128A6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">DATE LIMITE DEPOT DES OFFRES : </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2BF4D779" w14:textId="68197070" w:rsidR="000E11F1" w:rsidRPr="008128A6" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
+                          <w:p w14:paraId="2BF4D779" w14:textId="1A898D2B" w:rsidR="000E11F1" w:rsidRPr="008128A6" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="-142" w:firstLine="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008128A6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Le </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00F8259E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>14 septembre</w:t>
+                              <w:t>15 octobre</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008128A6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 2026 à 12h00 </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6AFB0ABB" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
@@ -4092,75 +4059,51 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6C78F3CA" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="006F3D0A" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:spacing w:line="278" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="404040"/>
                           <w:kern w:val="2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:eastAsia="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F3D0A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="404040"/>
                           <w:kern w:val="2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:eastAsia="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">- Little </w:t>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> (marque </w:t>
+                        <w:t xml:space="preserve">- Little captain (marque </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00661752">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="404040"/>
                           <w:kern w:val="2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:eastAsia="en-US"/>
                         </w:rPr>
                         <w:t>n°</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006F3D0A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="404040"/>
                           <w:kern w:val="2"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:eastAsia="en-US"/>
                         </w:rPr>
                         <w:t>1196562)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="772D7F3F" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="001A3382" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
@@ -5136,87 +5079,87 @@
                     <w:p w14:paraId="40D7A57F" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="008128A6" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008128A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">DATE LIMITE DEPOT DES OFFRES : </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2BF4D779" w14:textId="68197070" w:rsidR="000E11F1" w:rsidRPr="008128A6" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
+                    <w:p w14:paraId="2BF4D779" w14:textId="1A898D2B" w:rsidR="000E11F1" w:rsidRPr="008128A6" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="-142" w:firstLine="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008128A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Le </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00F8259E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>14 septembre</w:t>
+                        <w:t>15 octobre</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008128A6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 2026 à 12h00 </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6AFB0ABB" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
@@ -5313,51 +5256,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="12BE7F93" id="Connecteur droit 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="1.35pt,4.35pt" to="521.95pt,4.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANyjGQtQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44z1O2MOAWWtru0&#10;XYC2H8BIsi1MFgVRiZ2/r6QmabHdhl4IUSSfHh+p5fU0GLZXnjTahpezOWfKCpTadg1/eb77dsUZ&#10;BbASDFrV8IMifr36+mU5ulotsEcjlWcRxFI9uob3Ibi6KEj0agCaoVM2Blv0A4To+q6QHsaIPphi&#10;MZ9XxYheOo9CEcXbm7cgX2X8tlUi/G5bUoGZhkduIVuf7TbZYrWEuvPgei2ONOA/WAygbXz0DHUD&#10;AdjO63+gBi08ErZhJnAosG21ULmH2E05/6ubpx6cyr1EccidZaLPgxWP+7Xd+ERdTPbJ3aP4Q8zi&#10;ugfbqUzg+eDi4MokVTE6qs8lySG38Ww7PqCMObALmFWYWj8kyNgfm7LYh7PYagpMxMuqKstqEWci&#10;TrEC6lOh8xR+KRxYOjTcaJt0gBr29xQSEahPKena4p02Js/SWDZGthdXlxe5gtBomaIpj3y3XRvP&#10;9hDX4fb7j2rxM7cVIx/TPO6szGi9Anl7PAfQ5u0cXzf2qEYSIG0b1VuUh40/qRTnlWkedystxEc/&#10;V7//gNUrAAAA//8DAFBLAwQUAAYACAAAACEAk/TNgN0AAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOQU/CQBCF7yb+h82YeJOtoIC1WyImJhgOpGCCx6E7tNXubOkutP57Fy9yepn3Xt58yaw3tThR&#10;6yrLCu4HEQji3OqKCwUfm7e7KQjnkTXWlknBDzmYpddXCcbadpzRae0LEUbYxaig9L6JpXR5SQbd&#10;wDbEIdvb1qAPZ1tI3WIXxk0th1E0lgYrDh9KbOi1pPx7fTQK8r1cLJa4XX1Ovg6HzHTz7eN7ptTt&#10;Tf/yDMJT7//LcMYP6JAGpp09snaiVjCchKKCaZBzGj2MnkDs/gyZJvISP/0FAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADcoxkLUBAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAk/TNgN0AAAAGAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#e3962b" strokeweight="1.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B3C8F2E" wp14:editId="1B5B9FAC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-73660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5540375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6644640" cy="753745"/>
                 <wp:effectExtent l="2540" t="0" r="1270" b="0"/>
                 <wp:wrapNone/>
@@ -5474,51 +5417,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Doivent être accompagnées d’une attestation d’indépendance conformément aux dispositions de l’article L642-3 du code de commerce et d’une attestation de provenance des fonds (sur demande).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="1B3C8F2E" id="Rectangle 4" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-5.8pt;margin-top:436.25pt;width:523.2pt;height:59.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0sWPN3wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44zJ9mMOEXRosOA&#10;bh3Q9QNkWbKF2aJGKbGzrx+lpGm23oZdBJOUHt97pDdX09CzvUJvwFY8n805U1ZCY2xb8afvd+8+&#10;cOaDsI3owaqKH5TnV9u3bzajK9UCOugbhYxArC9HV/EuBFdmmZedGoSfgVOWihpwEIFCbLMGxUjo&#10;Q58t5vNVNgI2DkEq7yl7eyzybcLXWsnwoLVXgfUVJ24hnZjOOp7ZdiPKFoXrjDzREP/AYhDGUtMz&#10;1K0Igu3QvIIajETwoMNMwpCB1kaqpIHU5PO/1Dx2wqmkhczx7myT/3+w8uv+0X3DSN27e5A/PLNw&#10;0wnbqmtEGDslGmqXR6Oy0fny/CAGnp6yevwCDY1W7AIkDyaNQwQkdWxKVh/OVqspMEnJ1aooVgVN&#10;RFJtvXy/LpaphSifXzv04ZOCgcWPiiONMqGL/b0PkY0on6/EZhbuTN+ncfb2jwRdjJnEPhKOu+HL&#10;MNUTM03Fi9g3ZmpoDiQH4bgktNT00QH+4mykBam4/7kTqDjrP1uy5GNeRP4hBcVyvaAALyv1ZUVY&#10;SVAVlwE5OwY34biHO4em7ahXnvRZuCYjtUkaX3idBNAaJOmnlY17dhmnWy8/1vY3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAWodgO+EAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82Y&#10;eGsXsNYWGRpi1KRHi4nxtrAjoOwsYbeU/nu3Jz1O5st738t2s+nFRKPrLCPEywgEcW11xw3Ce/my&#10;2IBwXrFWvWVCOJODXX59lalU2xO/0XTwjQgh7FKF0Ho/pFK6uiWj3NIOxOH3ZUejfDjHRupRnUK4&#10;6WUSRWtpVMehoVUDPbVU/xyOBsFV0748D8XH96erq+KZTbnavyLe3szFIwhPs/+D4aIf1CEPTpU9&#10;snaiR1jE8TqgCJuH5B7EhYjuVmFNhbDdxgnIPJP/R+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHSxY83fAQAAoAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFqHYDvhAAAADAEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="201CF6BB" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="0086173B" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0086173B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
@@ -5627,51 +5570,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="7EE0DE24" id="Connecteur droit 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="246.15pt,50.3pt" to="246.15pt,421.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwRSjDsQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNuKkFyzk4TS9J&#10;ayDpB6xJSiJKcQkubcl/H5KWnbS9FYUAgvsazs6u1ndjb9hRedJoaz6flZwpK1Bq29b858vDpy+c&#10;UQArwaBVNT8p4nebjx/Wg6vUAjs0UnkWQSxVg6t5F4KrioJEp3qgGTplY7BB30OIpm8L6WGI6L0p&#10;FmX5uRjQS+dRKKLovT8H+SbjN40S4UfTkArM1DxyC/n0+dyns9isoWo9uE6LiQb8A4setI2PXqHu&#10;IQA7eP0XVK+FR8ImzAT2BTaNFir3ELuZl39089yBU7mXKA65q0z0/2DF9+PW7nyiLkb77B5R/CJm&#10;cduBbVUm8HJycXDzJFUxOKquJckgt/NsPzyhjDlwCJhVGBvfJ8jYHxuz2Ker2GoMTJydInpvbsvV&#10;7WqZ0aG6FDpP4ZvCnqVLzY22SQeo4PhIIRGB6pKS3BYftDF5lsayoear5WKZCwiNlimY0si3+63x&#10;7AhxG27K9E3v/pbm8WBlBusUyK/TPYA253t83NhJjNR/Wjaq9ihPO38RKY4rs5xWK+3DeztXv/0A&#10;m1cAAAD//wMAUEsDBBQABgAIAAAAIQD0QqNk3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;T8JAEIbvJvyHzZB4k63QKJRuiZ+RKBeKcl66Y9vYnW26W6j/njEe9DjzPnk/0tVgG3HEzteOFFxP&#10;IhBIhTM1lQred89XcxA+aDK6cYQKvtHDKhtdpDox7kRbPOahFGxCPtEKqhDaREpfVGi1n7gWibVP&#10;11kd+OxKaTp9YnPbyGkU3Uira+KESrf4UGHxlfdWwdq+Lda3Txtnt6/38T5/mT32H6TU5Xi4W4II&#10;OIQ/GH7qc3XIuNPB9WS8aBTEi+mMURY4BgQTv5+DgnnMksxS+X9DdgYAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCwRSjDsQEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQD0QqNk3QAAAAsBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="#404040"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2573C47F" wp14:editId="161CB6A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6237605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6615430" cy="648970"/>
                 <wp:effectExtent l="0" t="1270" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -5708,131 +5651,109 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="276E00AC" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="0086173B" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="127C92"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0086173B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="127C92"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Informations et contacts </w:t>
-[...9 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
+                              <w:t>Informations et contacts sur:</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="421C826D" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="0086173B" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="127C92"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="0086173B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="127C92"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
-                              <w:t>www.sud.lesmandataires.com  |</w:t>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve">  </w:t>
+                              <w:t xml:space="preserve">www.sud.lesmandataires.com  |  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00027BEF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="127C92"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>contact@lesmandataires.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="2573C47F" id="Rectangle 2" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-.15pt;margin-top:491.15pt;width:520.9pt;height:51.1pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnK8JG9gEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jc20kEy0HgOEWB&#10;9AGk/QCKoiSiFJdd0pbSr++SchyjvRW9ENoHhzuzo83t2Bt2VOg12JLnszlnykqotW1L/v3bw7tr&#10;znwQthYGrCr5s/L8dvv2zWZwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGWp2AD2IlCIbVajGAi9&#10;N9liPl9nA2DtEKTynrL3U5FvE37TKBm+NI1XgZmS02whnZjOKp7ZdiOKFoXrtDyNIf5hil5oS4+e&#10;oe5FEOyA+i+oXksED02YSegzaBotVeJAbPL5H2yeOuFU4kLieHeWyf8/WPn5+OS+Yhzdu0eQPzyz&#10;sOuEbdUdIgydEjU9l0ehssH54nwhBp6usmr4BDWtVhwCJA3GBvsISOzYmKR+PkutxsAkJdfrfLV8&#10;TxuRVFsvr2+u0i4yUbzcdujDBwU9ix8lR1plQhfHRx/iNKJ4aUnTg9H1gzYmBdhWO4PsKGjt+/1+&#10;t58IEMnLNmNjs4V4bUKMmUQzMosm8kUYq5HpuuSrqEHMVFA/E2+EyU3kfvroAH9xNpCTSu5/HgQq&#10;zsxHS9rd5MtltF4KlqurBQV4WakuK8JKgiq5DMjZFOzCZNiDQ9129FaehLBwR4o3OonxOteJAPkl&#10;aXTydjTkZZy6Xv/A7W8AAAD//wMAUEsDBBQABgAIAAAAIQDjcFXC4QAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrulRSHEqSBSkTigqg0Xbk68TSLsdRS7bejX45zgNqsZ&#10;zb7JNqM17IyD7xxJWMwFMKTa6Y4aCZ/ldpYA80GRVsYRSvhBD5v89iZTqXYX2uP5EBoWS8inSkIb&#10;Qp9y7usWrfJz1yNF7+gGq0I8h4brQV1iuTV8KcQjt6qj+KFVPRYt1t+Hk5WA4uNY7vbNW7G7lq+V&#10;+Xovrtteyvu78eUZWMAx/IVhwo/okEemyp1Ie2YkzB5iUMJTsoxi8sVqsQZWTSpZrYHnGf+/If8F&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZyvCRvYBAADJAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA43BVwuEAAAALAQAADwAAAAAAAAAAAAAA&#10;AABQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" fillcolor="#eeece1" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="276E00AC" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRPr="0086173B" w:rsidRDefault="000E11F1" w:rsidP="000E11F1">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="127C92"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0086173B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="127C92"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Informations et contacts </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="0086173B">
                         <w:rPr>
@@ -5882,103 +5803,141 @@
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00027BEF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="127C92"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                         <w:t>contact@lesmandataires.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BD326D" w14:textId="77777777" w:rsidR="00B60DE1" w:rsidRDefault="00B60DE1"/>
     <w:sectPr w:rsidR="00B60DE1" w:rsidSect="000E11F1">
-      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2B6EBD6E" w14:textId="77777777" w:rsidR="00133E52" w:rsidRDefault="00133E52">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2B1870BC" w14:textId="77777777" w:rsidR="00133E52" w:rsidRDefault="00133E52">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0643E036" w14:textId="77777777" w:rsidR="00133E52" w:rsidRDefault="00133E52">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D574151" w14:textId="77777777" w:rsidR="00133E52" w:rsidRDefault="00133E52">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24A44805" w14:textId="77777777" w:rsidR="000E11F1" w:rsidRDefault="000E11F1" w:rsidP="00D01014"/>
   <w:p w14:paraId="4D6BB212" w14:textId="7507B3D0" w:rsidR="000E11F1" w:rsidRDefault="000E11F1" w:rsidP="00D01014">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C160AAC" wp14:editId="306A31DD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1483360</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>3470910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6080125" cy="4150360"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1680083981" name="Image 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6010,72 +5969,82 @@
                     <a:ext cx="6080125" cy="4150360"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E11F1"/>
     <w:rsid w:val="000E11F1"/>
+    <w:rsid w:val="00111032"/>
+    <w:rsid w:val="00133E52"/>
     <w:rsid w:val="002220DD"/>
     <w:rsid w:val="002D3360"/>
     <w:rsid w:val="00B60DE1"/>
+    <w:rsid w:val="00F8259E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5BA87B80"/>
@@ -7099,51 +7068,51 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E11F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>